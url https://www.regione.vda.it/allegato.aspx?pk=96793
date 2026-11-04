--- v0 (2026-09-02)
+++ v1 (2026-11-04)
@@ -3,73 +3,73 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="656CC6DB" w14:textId="77777777" w:rsidR="003A4E92" w:rsidRPr="004E6C53" w:rsidRDefault="000C7D84">
+    <w:p w14:paraId="7602BE8B" w14:textId="77777777" w:rsidR="003A4E92" w:rsidRPr="004E6C53" w:rsidRDefault="000C7D84">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E6C53">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CARTA INTESTATA DEL LAVORATORE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="191599B3" w14:textId="77777777" w:rsidR="000C7D84" w:rsidRPr="004E6C53" w:rsidRDefault="000C7D84">
+    <w:p w14:paraId="6254BF33" w14:textId="77777777" w:rsidR="000C7D84" w:rsidRPr="004E6C53" w:rsidRDefault="000C7D84">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E6C53">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>AUTONOMO</w:t>
       </w:r>
       <w:r w:rsidR="000B427C" w:rsidRPr="004E6C53">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="1F497D"/>
@@ -87,227 +87,227 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="000B427C" w:rsidRPr="004E6C53">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> LIBERO </w:t>
       </w:r>
       <w:r w:rsidRPr="004E6C53">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>PROFESSIONISTA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CB62F35" w14:textId="77777777" w:rsidR="00287B91" w:rsidRPr="00F25000" w:rsidRDefault="00287B91">
+    <w:p w14:paraId="6837E629" w14:textId="77777777" w:rsidR="00287B91" w:rsidRPr="00F25000" w:rsidRDefault="00287B91">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="243DF386" w14:textId="77777777" w:rsidR="00902EF6" w:rsidRPr="00F25000" w:rsidRDefault="000B427C" w:rsidP="000B427C">
+    <w:p w14:paraId="43859C8B" w14:textId="77777777" w:rsidR="00902EF6" w:rsidRPr="00F25000" w:rsidRDefault="000B427C" w:rsidP="000B427C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
         <w:ind w:left="3969"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Spett.le</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00902EF6" w:rsidRPr="00F25000">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Regione Autonoma Valle d’Aosta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77B42B7A" w14:textId="77777777" w:rsidR="00902EF6" w:rsidRPr="00F25000" w:rsidRDefault="000B427C" w:rsidP="000B427C">
+    <w:p w14:paraId="77D35EAE" w14:textId="77777777" w:rsidR="00902EF6" w:rsidRPr="00F25000" w:rsidRDefault="000B427C" w:rsidP="000B427C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
         <w:ind w:left="3969"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00902EF6" w:rsidRPr="00F25000">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Corpo valdostano dei vigili del fuoco</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55F4D251" w14:textId="77777777" w:rsidR="00902EF6" w:rsidRPr="00F25000" w:rsidRDefault="000B427C" w:rsidP="000B427C">
+    <w:p w14:paraId="02E41F6B" w14:textId="77777777" w:rsidR="00902EF6" w:rsidRPr="00F25000" w:rsidRDefault="000B427C" w:rsidP="000B427C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
         <w:ind w:left="3969"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00902EF6" w:rsidRPr="00F25000">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Corso Ivrea, 133</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C3555F4" w14:textId="77777777" w:rsidR="00902EF6" w:rsidRPr="00F25000" w:rsidRDefault="000B427C" w:rsidP="000B427C">
+    <w:p w14:paraId="0495F60F" w14:textId="77777777" w:rsidR="00902EF6" w:rsidRPr="00F25000" w:rsidRDefault="000B427C" w:rsidP="000B427C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
         <w:ind w:left="3969"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>11100  AOSTA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="152F3408" w14:textId="77777777" w:rsidR="00F25000" w:rsidRPr="00F25000" w:rsidRDefault="00F25000">
+    <w:p w14:paraId="080D5B0C" w14:textId="77777777" w:rsidR="00F25000" w:rsidRPr="00F25000" w:rsidRDefault="00F25000">
       <w:pPr>
         <w:ind w:left="4140"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EEBC7D5" w14:textId="77777777" w:rsidR="000C7D84" w:rsidRPr="00F25000" w:rsidRDefault="000C7D84" w:rsidP="000B427C">
+    <w:p w14:paraId="036A8B4F" w14:textId="77777777" w:rsidR="000C7D84" w:rsidRPr="00F25000" w:rsidRDefault="000C7D84" w:rsidP="000B427C">
       <w:pPr>
         <w:pStyle w:val="Rientrocorpodeltesto"/>
         <w:ind w:left="993" w:hanging="993"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F25000">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Oggetto:</w:t>
       </w:r>
       <w:r w:rsidR="00BF5EC1" w:rsidRPr="00F25000">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F25000">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Richiesta rimborso spese forfe</w:t>
       </w:r>
       <w:r w:rsidR="00A937CD" w:rsidRPr="00F25000">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00F25000">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>tario per attività prestata in qualità di volontario del Corpo valdostano dei vigili del fuoco.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="465E27AC" w14:textId="77777777" w:rsidR="000C7D84" w:rsidRPr="00F25000" w:rsidRDefault="000C7D84">
+    <w:p w14:paraId="296F0383" w14:textId="77777777" w:rsidR="000C7D84" w:rsidRPr="00F25000" w:rsidRDefault="000C7D84">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2524BD8A" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00F25000" w:rsidRDefault="00F00C75" w:rsidP="000B427C">
+    <w:p w14:paraId="22E672CD" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00F25000" w:rsidRDefault="00F00C75" w:rsidP="000B427C">
       <w:pPr>
         <w:pStyle w:val="Rientrocorpodeltesto2"/>
         <w:ind w:firstLine="1021"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F25000">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In relazione a quanto disposto dall’articolo </w:t>
       </w:r>
       <w:r w:rsidR="000841D8">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>177</w:t>
       </w:r>
@@ -404,99 +404,93 @@
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="180"/>
         <w:gridCol w:w="671"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="382"/>
         <w:gridCol w:w="43"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="933"/>
         <w:gridCol w:w="59"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="274"/>
         <w:gridCol w:w="293"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="220"/>
         <w:gridCol w:w="450"/>
         <w:gridCol w:w="39"/>
         <w:gridCol w:w="141"/>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F00C75" w:rsidRPr="00AB18CA" w14:paraId="694D66E9" w14:textId="77777777" w:rsidTr="00894C5E">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00F00C75" w:rsidRPr="00AB18CA" w14:paraId="4D51156E" w14:textId="77777777" w:rsidTr="00894C5E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0D8818A0" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00F25000" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
+          <w:p w14:paraId="7DCEF23B" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00F25000" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="-70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F25000">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>con la presente il/la sottoscritto/a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="39255C29" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00AB18CA" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
+          <w:p w14:paraId="072FBC22" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00AB18CA" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB18CA">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:format w:val="Maiuscole"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -561,164 +555,152 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB18CA">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB18CA">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F00C75" w:rsidRPr="00BA2562" w14:paraId="00D336EF" w14:textId="77777777" w:rsidTr="00894C5E">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00F00C75" w:rsidRPr="00BA2562" w14:paraId="5D924C40" w14:textId="77777777" w:rsidTr="00894C5E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w14:paraId="5971E690" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
+          <w:p w14:paraId="3AAFF5D4" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
           </w:tcPr>
-          <w:p w14:paraId="01A70E10" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
+          <w:p w14:paraId="0B7689D4" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA2562">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>Cognome</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t xml:space="preserve"> e nome</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F00C75" w:rsidRPr="00BA2562" w14:paraId="31287339" w14:textId="77777777" w:rsidTr="00894C5E">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00F00C75" w:rsidRPr="00BA2562" w14:paraId="20C5B1DF" w14:textId="77777777" w:rsidTr="00894C5E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="41EF2E5D" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="000B427C" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
+          <w:p w14:paraId="508422F8" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="000B427C" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="-70" w:right="-57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B427C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>nato/a il</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2209" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0FD28C53" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
+          <w:p w14:paraId="783E5743" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA2562">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Testo1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00BA2562">
@@ -787,122 +769,122 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BA2562">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="342" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1B5E11EA" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="000B427C" w:rsidRDefault="00894C5E" w:rsidP="004E6C53">
+          <w:p w14:paraId="0AA69702" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="000B427C" w:rsidRDefault="00894C5E" w:rsidP="004E6C53">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F00C75" w:rsidRPr="000B427C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="02E1F59C" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
+          <w:p w14:paraId="33FBF055" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:format w:val="Prima maiuscola"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C74DBC">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -936,276 +918,264 @@
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="31980C9B" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="000B427C" w:rsidRDefault="00F00C75" w:rsidP="00894C5E">
+          <w:p w14:paraId="633FC717" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="000B427C" w:rsidRDefault="00F00C75" w:rsidP="00894C5E">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B427C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>e residente</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F00C75" w:rsidRPr="00BA2562" w14:paraId="6BE42EC4" w14:textId="77777777" w:rsidTr="00894C5E">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00F00C75" w:rsidRPr="00BA2562" w14:paraId="77CCA31D" w14:textId="77777777" w:rsidTr="00894C5E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="77D9252D" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
+          <w:p w14:paraId="5B457CCB" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2209" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="60741686" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
+          <w:p w14:paraId="13D16E36" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA2562">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>data di nascita</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="342" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6090F12A" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
+          <w:p w14:paraId="647DC7C2" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3380B3F9" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
+          <w:p w14:paraId="48655BE1" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA2562">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>luogo di nascita (e provincia)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B851785" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
+          <w:p w14:paraId="7382B0FC" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F00C75" w:rsidRPr="00BA2562" w14:paraId="3D0A627A" w14:textId="77777777" w:rsidTr="004E6C53">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00F00C75" w:rsidRPr="00BA2562" w14:paraId="49564C4F" w14:textId="77777777" w:rsidTr="004E6C53">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="180" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2BE3134F" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="000B427C" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
+          <w:p w14:paraId="009A7B36" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="000B427C" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="-70" w:right="-57"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B427C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="41688C26" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
+          <w:p w14:paraId="41757AD8" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:format w:val="Prima maiuscola"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C74DBC">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1241,132 +1211,132 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="62D56E76" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="000B427C" w:rsidRDefault="00F00C75" w:rsidP="00F00C75">
+          <w:p w14:paraId="52F67B19" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="000B427C" w:rsidRDefault="00F00C75" w:rsidP="00F00C75">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="-70" w:right="-57"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B427C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> , via/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B427C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>fraz</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000B427C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3324" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="30FB8AD9" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
+          <w:p w14:paraId="54DD5016" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:format w:val="Prima maiuscola"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C74DBC">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1393,337 +1363,313 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F00C75" w:rsidRPr="00BA2562" w14:paraId="3E8010F2" w14:textId="77777777" w:rsidTr="004E6C53">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00F00C75" w:rsidRPr="00BA2562" w14:paraId="15509F22" w14:textId="77777777" w:rsidTr="004E6C53">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="180" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5270AC46" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
+          <w:p w14:paraId="0EBA5742" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
           </w:tcPr>
-          <w:p w14:paraId="478DDDFC" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
+          <w:p w14:paraId="1DB22950" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA2562">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>comune di residenza (e provincia)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="2889DD3F" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
+          <w:p w14:paraId="56E7AD97" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3324" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="4BF9856A" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
+          <w:p w14:paraId="10FB574B" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA2562">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>indirizzo di residenza, n. civico</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F00C75" w:rsidRPr="00BA2562" w14:paraId="51D49781" w14:textId="77777777" w:rsidTr="004E6C53">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00F00C75" w:rsidRPr="00BA2562" w14:paraId="767DF7CE" w14:textId="77777777" w:rsidTr="004E6C53">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="140"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
             <w:gridSpan w:val="19"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5216DACC" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="000B427C" w:rsidRDefault="000B427C" w:rsidP="000B427C">
+          <w:p w14:paraId="50F58862" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="000B427C" w:rsidRDefault="000B427C" w:rsidP="000B427C">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="-70" w:right="-57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B427C">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidR="00F00C75" w:rsidRPr="000B427C">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>scritto nei ruoli del personale volontario del Corpo Valdostano dei V</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>igili del fuoco</w:t>
             </w:r>
             <w:r w:rsidR="00F00C75" w:rsidRPr="000B427C">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> con la qualifica di</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F00C75" w:rsidRPr="00BA2562" w14:paraId="404DAD5A" w14:textId="77777777" w:rsidTr="004E6C53">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00F00C75" w:rsidRPr="00BA2562" w14:paraId="2998CF35" w14:textId="77777777" w:rsidTr="004E6C53">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="63C51012" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
+          <w:p w14:paraId="5998A2BB" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
           </w:tcPr>
-          <w:p w14:paraId="1A066513" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
+          <w:p w14:paraId="4FA7B461" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2874" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="026037EA" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
+          <w:p w14:paraId="6FBFBBE9" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F00C75" w:rsidRPr="00BA2562" w14:paraId="2FC3ABD0" w14:textId="77777777" w:rsidTr="00894C5E">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00F00C75" w:rsidRPr="00BA2562" w14:paraId="6B7951BC" w14:textId="77777777" w:rsidTr="00894C5E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7F002904" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
+          <w:p w14:paraId="6651FDF1" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:format w:val="Prima maiuscola"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C74DBC">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1759,117 +1705,117 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="44326EB2" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="000B427C" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
+          <w:p w14:paraId="7287F0A5" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="000B427C" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B427C">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>nel distaccamento di</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5DCD8066" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
+          <w:p w14:paraId="6427F1EF" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:format w:val="Maiuscole"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C74DBC">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1896,228 +1842,216 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F00C75" w:rsidRPr="00BA2562" w14:paraId="317A9711" w14:textId="77777777" w:rsidTr="00894C5E">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00F00C75" w:rsidRPr="00BA2562" w14:paraId="3D21BED4" w14:textId="77777777" w:rsidTr="00894C5E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="00A30D7A" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00B53C09" w:rsidP="004E6C53">
+          <w:p w14:paraId="2841996D" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00B53C09" w:rsidP="004E6C53">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA2562">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>Q</w:t>
             </w:r>
             <w:r w:rsidR="00F00C75" w:rsidRPr="00BA2562">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>ualifica</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="0A48BCAB" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
+          <w:p w14:paraId="77A7B573" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="237A9A35" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
+          <w:p w14:paraId="77E8E839" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA2562">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>distaccamento</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F00C75" w:rsidRPr="00BA2562" w14:paraId="2F4DCC43" w14:textId="77777777" w:rsidTr="00894C5E">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00F00C75" w:rsidRPr="00BA2562" w14:paraId="0B801F28" w14:textId="77777777" w:rsidTr="00894C5E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="47024506" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="000B427C" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
+          <w:p w14:paraId="52A2A90D" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="000B427C" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="-70" w:right="-57"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B427C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>recapito telefonico</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2117" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3D1ED135" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="00894C5E">
+          <w:p w14:paraId="453C2FFD" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="00894C5E">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:format w:val="Prima maiuscola"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C74DBC">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2153,126 +2087,126 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="860" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="624CAE20" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00F00C75" w:rsidRDefault="00F00C75" w:rsidP="00F00C75">
+          <w:p w14:paraId="3109D5B4" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00F00C75" w:rsidRDefault="00F00C75" w:rsidP="00F00C75">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="-70" w:right="-57"/>
             </w:pPr>
             <w:r w:rsidRPr="000B427C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ,</w:t>
             </w:r>
             <w:r w:rsidR="000B427C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000B427C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>e-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="32C0F398" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
+          <w:p w14:paraId="6158173B" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:format w:val="Prima maiuscola"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C74DBC">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2299,206 +2233,194 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F00C75" w:rsidRPr="00BA2562" w14:paraId="7BE5D899" w14:textId="77777777" w:rsidTr="00894C5E">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00F00C75" w:rsidRPr="00BA2562" w14:paraId="6E28963B" w14:textId="77777777" w:rsidTr="00894C5E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="56A1E91A" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
+          <w:p w14:paraId="4D380A83" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2117" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="1C785E38" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
+          <w:p w14:paraId="79F81A47" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA2562">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>numero di telefono</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="860" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="50C340AB" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
+          <w:p w14:paraId="3E151C11" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="6D94AE0B" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="00F00C75">
+          <w:p w14:paraId="4AE27ED5" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="00F00C75">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA2562">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t xml:space="preserve">indirizzo di </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>posta elettronica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F00C75" w:rsidRPr="00BA2562" w14:paraId="07B5A0A1" w14:textId="77777777" w:rsidTr="00894C5E">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00F00C75" w:rsidRPr="00BA2562" w14:paraId="6DB8A15E" w14:textId="77777777" w:rsidTr="00894C5E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3BB3687B" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="000B427C">
+          <w:p w14:paraId="26184202" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="000B427C">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="-70" w:right="-57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B427C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>professione esercitata</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6CBC1D1C" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
+          <w:p w14:paraId="0BA901D9" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA2562">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Testo1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00BA2562">
@@ -2558,186 +2480,174 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BA2562">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BA2562">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F00C75" w:rsidRPr="00BA2562" w14:paraId="2A5DDFDF" w14:textId="77777777" w:rsidTr="000B427C">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00F00C75" w:rsidRPr="00BA2562" w14:paraId="068C2EAA" w14:textId="77777777" w:rsidTr="000B427C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="5DDFF1DD" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
+          <w:p w14:paraId="5F13948C" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
           </w:tcPr>
-          <w:p w14:paraId="734EA005" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
+          <w:p w14:paraId="0D36B360" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>professione</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F00C75" w:rsidRPr="00BA2562" w14:paraId="05025732" w14:textId="77777777" w:rsidTr="000B427C">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00F00C75" w:rsidRPr="00BA2562" w14:paraId="741398B6" w14:textId="77777777" w:rsidTr="000B427C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6E6231D2" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00F00C75" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
+          <w:p w14:paraId="4AE6D97E" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00F00C75" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="-70" w:right="-57"/>
             </w:pPr>
             <w:r w:rsidRPr="000B427C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>codice fiscale</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="481E2DE4" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
+          <w:p w14:paraId="15329749" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:format w:val="Prima maiuscola"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C74DBC">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2773,51 +2683,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="48D34D2F" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00F00C75" w:rsidRDefault="00F00C75" w:rsidP="00F00C75">
+          <w:p w14:paraId="50E27D32" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00F00C75" w:rsidRDefault="00F00C75" w:rsidP="00F00C75">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="-70" w:right="-57"/>
             </w:pPr>
             <w:r w:rsidRPr="000B427C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ,</w:t>
             </w:r>
             <w:r w:rsidR="000B427C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000B427C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>pa</w:t>
@@ -2827,86 +2737,86 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidRPr="000B427C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>tita I.V.A.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6D44D73E" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
+          <w:p w14:paraId="1BE9D16A" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:format w:val="Prima maiuscola"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C74DBC">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2933,167 +2843,161 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F00C75" w:rsidRPr="00BA2562" w14:paraId="4AD6EC1B" w14:textId="77777777" w:rsidTr="000B427C">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00F00C75" w:rsidRPr="00BA2562" w14:paraId="2EC2D2E9" w14:textId="77777777" w:rsidTr="000B427C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="45D7BB68" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
+          <w:p w14:paraId="2ED669B7" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
           </w:tcPr>
-          <w:p w14:paraId="003D5F00" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="00F25000">
+          <w:p w14:paraId="72A26506" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="00F25000">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA2562">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t xml:space="preserve">numero di </w:t>
             </w:r>
             <w:r w:rsidR="00F25000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>codice fiscale</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="4D722AC9" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
+          <w:p w14:paraId="5B0A8553" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00F00C75" w:rsidP="004E6C53">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE04C2B" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00894C5E" w:rsidP="004E6C53">
+          <w:p w14:paraId="3DA99B97" w14:textId="77777777" w:rsidR="00F00C75" w:rsidRPr="00BA2562" w:rsidRDefault="00894C5E" w:rsidP="004E6C53">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidR="00F25000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>umero di partita I.V.A.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="322CA386" w14:textId="77777777" w:rsidR="000C7D84" w:rsidRPr="000B427C" w:rsidRDefault="000C7D84" w:rsidP="00F00C75">
+    <w:p w14:paraId="0322136F" w14:textId="77777777" w:rsidR="000C7D84" w:rsidRPr="000B427C" w:rsidRDefault="000C7D84" w:rsidP="00F00C75">
       <w:pPr>
         <w:pStyle w:val="Rientrocorpodeltesto2"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B427C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>richiede</w:t>
       </w:r>
       <w:r w:rsidR="00F25000" w:rsidRPr="000B427C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000B427C">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -3215,82 +3119,82 @@
         </w:rPr>
         <w:t>Comando,</w:t>
       </w:r>
       <w:r w:rsidRPr="000B427C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F25000" w:rsidRPr="000B427C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">allegate </w:t>
       </w:r>
       <w:r w:rsidRPr="000B427C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>in copia alla presente:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="758A0BBE" w14:textId="77777777" w:rsidR="00F25000" w:rsidRPr="000B427C" w:rsidRDefault="00F25000" w:rsidP="003A4E92">
+    <w:p w14:paraId="4D50342F" w14:textId="77777777" w:rsidR="00F25000" w:rsidRPr="000B427C" w:rsidRDefault="00F25000" w:rsidP="003A4E92">
       <w:pPr>
         <w:pStyle w:val="Rientrocorpodeltesto2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E6C53">
         <w:rPr>
           <w:i/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[…]</w:t>
       </w:r>
       <w:r w:rsidRPr="00894C5E">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BF15D7A" w14:textId="77777777" w:rsidR="000C7D84" w:rsidRPr="000B427C" w:rsidRDefault="00F25000" w:rsidP="003A4E92">
+    <w:p w14:paraId="18EEC506" w14:textId="77777777" w:rsidR="000C7D84" w:rsidRPr="000B427C" w:rsidRDefault="00F25000" w:rsidP="003A4E92">
       <w:pPr>
         <w:pStyle w:val="Rientrocorpodeltesto2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E6C53">
         <w:rPr>
           <w:i/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="000C7D84" w:rsidRPr="004E6C53">
         <w:rPr>
           <w:i/>
           <w:color w:val="1F497D"/>
@@ -3327,129 +3231,123 @@
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="000C7D84" w:rsidRPr="00894C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8364" w:type="dxa"/>
         <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6946"/>
         <w:gridCol w:w="1418"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000B427C" w:rsidRPr="000B427C" w14:paraId="246315BA" w14:textId="77777777" w:rsidTr="00894C5E">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="000B427C" w:rsidRPr="000B427C" w14:paraId="2C34EACD" w14:textId="77777777" w:rsidTr="00894C5E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="059BE911" w14:textId="77777777" w:rsidR="001B1CF3" w:rsidRDefault="001B1CF3" w:rsidP="00894C5E">
+          <w:p w14:paraId="1B092869" w14:textId="77777777" w:rsidR="001B1CF3" w:rsidRDefault="001B1CF3" w:rsidP="00894C5E">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="-57" w:firstLine="1021"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4948D930" w14:textId="77777777" w:rsidR="00F25000" w:rsidRPr="000B427C" w:rsidRDefault="00F25000" w:rsidP="00894C5E">
+          <w:p w14:paraId="49600495" w14:textId="77777777" w:rsidR="00F25000" w:rsidRPr="000B427C" w:rsidRDefault="00F25000" w:rsidP="00894C5E">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="-57" w:firstLine="1021"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B427C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Si richiede pertanto il rimborso della </w:t>
             </w:r>
             <w:r w:rsidR="00894C5E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="000B427C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">omma complessiva di </w:t>
             </w:r>
             <w:r w:rsidR="000B427C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Euro</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0AC0E021" w14:textId="77777777" w:rsidR="00F25000" w:rsidRPr="000B427C" w:rsidRDefault="00F25000" w:rsidP="00F25000">
+          <w:p w14:paraId="039CAA10" w14:textId="77777777" w:rsidR="00F25000" w:rsidRPr="000B427C" w:rsidRDefault="00F25000" w:rsidP="00F25000">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B427C">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:format w:val="Maiuscole"/>
                   </w:textInput>
                 </w:ffData>
@@ -3507,113 +3405,107 @@
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000B427C">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000B427C">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00894C5E" w:rsidRPr="00BA2562" w14:paraId="49264AED" w14:textId="77777777" w:rsidTr="00894C5E">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00894C5E" w:rsidRPr="00BA2562" w14:paraId="5F3A2E04" w14:textId="77777777" w:rsidTr="00894C5E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08453BD8" w14:textId="77777777" w:rsidR="00F25000" w:rsidRPr="00BA2562" w:rsidRDefault="00F25000" w:rsidP="004E6C53">
+          <w:p w14:paraId="05207CCA" w14:textId="77777777" w:rsidR="00F25000" w:rsidRPr="00BA2562" w:rsidRDefault="00F25000" w:rsidP="004E6C53">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63157494" w14:textId="77777777" w:rsidR="00F25000" w:rsidRPr="00BA2562" w:rsidRDefault="00894C5E" w:rsidP="004E6C53">
+          <w:p w14:paraId="4A5FFB58" w14:textId="77777777" w:rsidR="00F25000" w:rsidRPr="00BA2562" w:rsidRDefault="00894C5E" w:rsidP="004E6C53">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidR="00F25000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>mporto</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5D1534EC" w14:textId="77777777" w:rsidR="007D3D77" w:rsidRPr="001B1CF3" w:rsidRDefault="007D3D77" w:rsidP="007E0E2D">
+    <w:p w14:paraId="5604417E" w14:textId="77777777" w:rsidR="007D3D77" w:rsidRPr="001B1CF3" w:rsidRDefault="007D3D77" w:rsidP="007E0E2D">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B1CF3">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Il sottoscritto dichiara di aver preso visione dell</w:t>
       </w:r>
       <w:r w:rsidR="000E7509" w:rsidRPr="001B1CF3">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -3912,107 +3804,101 @@
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="000E7509" w:rsidRPr="001B1CF3">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8447" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2905"/>
         <w:gridCol w:w="1754"/>
         <w:gridCol w:w="3788"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000B427C" w:rsidRPr="00A56CF7" w14:paraId="530B6664" w14:textId="77777777" w:rsidTr="00894C5E">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="000B427C" w:rsidRPr="00A56CF7" w14:paraId="3A26EE1D" w14:textId="77777777" w:rsidTr="00894C5E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2905" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="119C1EE0" w14:textId="77777777" w:rsidR="000B427C" w:rsidRPr="00A56CF7" w:rsidRDefault="000B427C" w:rsidP="004E6C53">
+          <w:p w14:paraId="7C516A24" w14:textId="77777777" w:rsidR="000B427C" w:rsidRPr="00A56CF7" w:rsidRDefault="000B427C" w:rsidP="004E6C53">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="date"/>
                     <w:format w:val="dd/MM/yyyy"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D758F2">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -4046,213 +3932,207 @@
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1754" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D592263" w14:textId="77777777" w:rsidR="000B427C" w:rsidRPr="00A56CF7" w:rsidRDefault="000B427C" w:rsidP="004E6C53">
+          <w:p w14:paraId="5A61F272" w14:textId="77777777" w:rsidR="000B427C" w:rsidRPr="00A56CF7" w:rsidRDefault="000B427C" w:rsidP="004E6C53">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3788" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F88ED7B" w14:textId="77777777" w:rsidR="000B427C" w:rsidRPr="00A56CF7" w:rsidRDefault="000B427C" w:rsidP="004E6C53">
+          <w:p w14:paraId="7A9ED38E" w14:textId="77777777" w:rsidR="000B427C" w:rsidRPr="00A56CF7" w:rsidRDefault="000B427C" w:rsidP="004E6C53">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B427C" w:rsidRPr="004E2BF5" w14:paraId="337845D3" w14:textId="77777777" w:rsidTr="00894C5E">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="000B427C" w:rsidRPr="004E2BF5" w14:paraId="3D61ACB3" w14:textId="77777777" w:rsidTr="00894C5E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2905" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7763FAF1" w14:textId="77777777" w:rsidR="000B427C" w:rsidRPr="004E2BF5" w:rsidRDefault="000B427C" w:rsidP="000B427C">
+          <w:p w14:paraId="0289AE5F" w14:textId="77777777" w:rsidR="000B427C" w:rsidRPr="004E2BF5" w:rsidRDefault="000B427C" w:rsidP="000B427C">
             <w:pPr>
               <w:pStyle w:val="Corpodeltestopiccolo-Luraschi"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>Luogo e d</w:t>
             </w:r>
             <w:r w:rsidRPr="004E2BF5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>ata</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="519EEFFA" w14:textId="77777777" w:rsidR="000B427C" w:rsidRPr="004E2BF5" w:rsidRDefault="000B427C" w:rsidP="004E6C53">
+          <w:p w14:paraId="76F33233" w14:textId="77777777" w:rsidR="000B427C" w:rsidRPr="004E2BF5" w:rsidRDefault="000B427C" w:rsidP="004E6C53">
             <w:pPr>
               <w:pStyle w:val="Corpodeltestopiccolo-Luraschi"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5969308C" w14:textId="77777777" w:rsidR="000B427C" w:rsidRPr="004E2BF5" w:rsidRDefault="000B427C" w:rsidP="004E6C53">
+          <w:p w14:paraId="6AD9B780" w14:textId="77777777" w:rsidR="000B427C" w:rsidRPr="004E2BF5" w:rsidRDefault="000B427C" w:rsidP="004E6C53">
             <w:pPr>
               <w:pStyle w:val="Corpodeltestopiccolo-Luraschi"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E2BF5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>Firma del/la richiedente</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="281B76C3" w14:textId="77777777" w:rsidR="000B427C" w:rsidRDefault="000B427C" w:rsidP="000B427C">
+    <w:p w14:paraId="672B2AF6" w14:textId="77777777" w:rsidR="000B427C" w:rsidRDefault="000B427C" w:rsidP="000B427C">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="8" w:space="1" w:color="999999"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3060"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40A7D8C7" w14:textId="77777777" w:rsidR="00894C5E" w:rsidRDefault="00894C5E" w:rsidP="000B427C">
+    <w:p w14:paraId="7E1C1AB2" w14:textId="77777777" w:rsidR="00894C5E" w:rsidRDefault="00894C5E" w:rsidP="000B427C">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="8" w:space="1" w:color="999999"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3060"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02341E24" w14:textId="77777777" w:rsidR="00287B91" w:rsidRPr="00287B91" w:rsidRDefault="00287B91" w:rsidP="00894C5E">
+    <w:p w14:paraId="17391E1F" w14:textId="77777777" w:rsidR="00287B91" w:rsidRPr="00287B91" w:rsidRDefault="00287B91" w:rsidP="00894C5E">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00287B91">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Documenti da allegare:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2475085F" w14:textId="77777777" w:rsidR="00287B91" w:rsidRPr="001B1CF3" w:rsidRDefault="00287B91" w:rsidP="00287B91">
+    <w:p w14:paraId="05453DB1" w14:textId="77777777" w:rsidR="00287B91" w:rsidRPr="001B1CF3" w:rsidRDefault="00287B91" w:rsidP="00287B91">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Attestazione/i</w:t>
       </w:r>
       <w:r w:rsidRPr="00287B91">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> rilasciata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>/e</w:t>
       </w:r>
@@ -4265,164 +4145,164 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">dalla quale risultino </w:t>
       </w:r>
       <w:r w:rsidRPr="00287B91">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>la partecipazione alle attività per le quali viene richiesto il rimborso spese</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> forfettario</w:t>
       </w:r>
       <w:r w:rsidR="001B1CF3">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38CEEE52" w14:textId="77777777" w:rsidR="00287B91" w:rsidRPr="00716EBA" w:rsidRDefault="00287B91" w:rsidP="00287B91">
+    <w:p w14:paraId="4C5C6C24" w14:textId="77777777" w:rsidR="00287B91" w:rsidRPr="00716EBA" w:rsidRDefault="00287B91" w:rsidP="00287B91">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00287B91">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Dichiarazione relativa agli estremi del conto corrente </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>sul quale verrà effettuato il pagamento</w:t>
       </w:r>
       <w:r w:rsidR="001B1CF3">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7599870B" w14:textId="77777777" w:rsidR="00F97539" w:rsidRDefault="00F97539" w:rsidP="00287B91">
+    <w:p w14:paraId="10AD8DCD" w14:textId="77777777" w:rsidR="00F97539" w:rsidRDefault="00F97539" w:rsidP="00287B91">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DDEA73C" w14:textId="77777777" w:rsidR="00287B91" w:rsidRPr="00287B91" w:rsidRDefault="00287B91" w:rsidP="00287B91">
+    <w:p w14:paraId="6D25BA73" w14:textId="77777777" w:rsidR="00287B91" w:rsidRPr="00287B91" w:rsidRDefault="00287B91" w:rsidP="00287B91">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00287B91">
         <w:rPr>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">attenzione: le richieste di rimborso devono pervenire all’ufficio volontari entro </w:t>
       </w:r>
       <w:r w:rsidR="00AE015A">
         <w:rPr>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">e non oltre </w:t>
       </w:r>
       <w:r w:rsidR="003357E8">
         <w:rPr>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>15 giorni</w:t>
       </w:r>
       <w:r w:rsidRPr="00287B91">
         <w:rPr>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> dallo svolgimento dell’attività</w:t>
       </w:r>
       <w:r w:rsidR="00812949">
         <w:rPr>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01C2748E" w14:textId="77777777" w:rsidR="00287B91" w:rsidRDefault="00287B91" w:rsidP="00287B91">
+    <w:p w14:paraId="5B6ECAD5" w14:textId="77777777" w:rsidR="00287B91" w:rsidRDefault="00287B91" w:rsidP="00287B91">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00287B91" w:rsidSect="00287B91">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1191" w:right="1797" w:bottom="426" w:left="1797" w:header="426" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="23C87F07" w14:textId="77777777" w:rsidR="007E4244" w:rsidRDefault="007E4244" w:rsidP="003A4E92">
+    <w:p w14:paraId="43ABB78C" w14:textId="77777777" w:rsidR="000A1848" w:rsidRDefault="000A1848" w:rsidP="003A4E92">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B084DFA" w14:textId="77777777" w:rsidR="007E4244" w:rsidRDefault="007E4244" w:rsidP="003A4E92">
+    <w:p w14:paraId="69E63995" w14:textId="77777777" w:rsidR="000A1848" w:rsidRDefault="000A1848" w:rsidP="003A4E92">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4432,96 +4312,96 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="MS Mincho"/>
+    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="791C18CB" w14:textId="77777777" w:rsidR="007E4244" w:rsidRDefault="007E4244" w:rsidP="003A4E92">
+    <w:p w14:paraId="44682D5D" w14:textId="77777777" w:rsidR="000A1848" w:rsidRDefault="000A1848" w:rsidP="003A4E92">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="29636A3B" w14:textId="77777777" w:rsidR="007E4244" w:rsidRDefault="007E4244" w:rsidP="003A4E92">
+    <w:p w14:paraId="1DE59AE1" w14:textId="77777777" w:rsidR="000A1848" w:rsidRDefault="000A1848" w:rsidP="003A4E92">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="76C86F36" w14:textId="77777777" w:rsidR="003A4E92" w:rsidRPr="004E6C53" w:rsidRDefault="003A4E92" w:rsidP="003A4E92">
+  <w:p w14:paraId="55428CF8" w14:textId="77777777" w:rsidR="003A4E92" w:rsidRPr="004E6C53" w:rsidRDefault="003A4E92" w:rsidP="003A4E92">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
       <w:ind w:left="-540"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="808080"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="004E6C53">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="808080"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>mod</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="004E6C53">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="808080"/>
         <w:sz w:val="16"/>
       </w:rPr>
@@ -5484,230 +5364,279 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="170"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="283"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DF3630"/>
     <w:rsid w:val="000225CA"/>
     <w:rsid w:val="000437A1"/>
     <w:rsid w:val="00067915"/>
     <w:rsid w:val="000841D8"/>
     <w:rsid w:val="000A1848"/>
     <w:rsid w:val="000A1E39"/>
     <w:rsid w:val="000B427C"/>
     <w:rsid w:val="000C7D84"/>
     <w:rsid w:val="000E6A20"/>
     <w:rsid w:val="000E7509"/>
     <w:rsid w:val="001210EC"/>
     <w:rsid w:val="0013142C"/>
     <w:rsid w:val="00136B91"/>
     <w:rsid w:val="0014346D"/>
     <w:rsid w:val="00164062"/>
     <w:rsid w:val="001702D1"/>
     <w:rsid w:val="001B1CF3"/>
     <w:rsid w:val="001C3E5B"/>
     <w:rsid w:val="00243806"/>
+    <w:rsid w:val="002671BA"/>
     <w:rsid w:val="00287B91"/>
-    <w:rsid w:val="002F6DFF"/>
     <w:rsid w:val="003027AC"/>
     <w:rsid w:val="003128D0"/>
     <w:rsid w:val="003235C6"/>
     <w:rsid w:val="00332C10"/>
     <w:rsid w:val="003357E8"/>
     <w:rsid w:val="003A4E92"/>
     <w:rsid w:val="003D2ED8"/>
     <w:rsid w:val="00463A02"/>
     <w:rsid w:val="004800FF"/>
     <w:rsid w:val="004C2E2B"/>
     <w:rsid w:val="004E6C53"/>
     <w:rsid w:val="00541D00"/>
     <w:rsid w:val="00573BF1"/>
     <w:rsid w:val="005E6D4E"/>
     <w:rsid w:val="005F1F06"/>
     <w:rsid w:val="00610E22"/>
     <w:rsid w:val="00620D29"/>
     <w:rsid w:val="00636C3A"/>
     <w:rsid w:val="006A6410"/>
     <w:rsid w:val="006D3C93"/>
     <w:rsid w:val="00716EBA"/>
     <w:rsid w:val="00716FA3"/>
     <w:rsid w:val="00777C5B"/>
     <w:rsid w:val="00781040"/>
     <w:rsid w:val="0079788D"/>
     <w:rsid w:val="007B0417"/>
     <w:rsid w:val="007C0EEF"/>
     <w:rsid w:val="007D3D77"/>
     <w:rsid w:val="007E0E2D"/>
-    <w:rsid w:val="007E4244"/>
     <w:rsid w:val="00810877"/>
     <w:rsid w:val="00812949"/>
     <w:rsid w:val="008309C8"/>
     <w:rsid w:val="00856AA3"/>
     <w:rsid w:val="0086184F"/>
     <w:rsid w:val="00894C5E"/>
     <w:rsid w:val="008E67EA"/>
     <w:rsid w:val="00900362"/>
     <w:rsid w:val="00902EF6"/>
     <w:rsid w:val="00906CF4"/>
     <w:rsid w:val="00916C83"/>
     <w:rsid w:val="009623CA"/>
     <w:rsid w:val="00A51652"/>
     <w:rsid w:val="00A800C9"/>
     <w:rsid w:val="00A80B94"/>
     <w:rsid w:val="00A937CD"/>
     <w:rsid w:val="00A94DE3"/>
     <w:rsid w:val="00AD58E4"/>
     <w:rsid w:val="00AE015A"/>
     <w:rsid w:val="00AF3151"/>
     <w:rsid w:val="00B038B7"/>
     <w:rsid w:val="00B11D0D"/>
     <w:rsid w:val="00B53C09"/>
     <w:rsid w:val="00B54232"/>
+    <w:rsid w:val="00BE070C"/>
     <w:rsid w:val="00BF5EC1"/>
     <w:rsid w:val="00C01F2F"/>
     <w:rsid w:val="00C16527"/>
     <w:rsid w:val="00C213BB"/>
     <w:rsid w:val="00C676F0"/>
     <w:rsid w:val="00C70156"/>
     <w:rsid w:val="00C77C19"/>
     <w:rsid w:val="00CF58BF"/>
     <w:rsid w:val="00D24E16"/>
     <w:rsid w:val="00DC439D"/>
     <w:rsid w:val="00DF3630"/>
     <w:rsid w:val="00E31E10"/>
     <w:rsid w:val="00E61FB8"/>
     <w:rsid w:val="00EB17C9"/>
     <w:rsid w:val="00EF5A29"/>
     <w:rsid w:val="00F00C75"/>
     <w:rsid w:val="00F1783A"/>
     <w:rsid w:val="00F21EAD"/>
     <w:rsid w:val="00F25000"/>
     <w:rsid w:val="00F666D3"/>
     <w:rsid w:val="00F714AF"/>
     <w:rsid w:val="00F97539"/>
     <w:rsid w:val="00FF7861"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="it-IT"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0A411805"/>
+  <w14:docId w14:val="4734FA50"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{46802F42-EC27-43C9-A166-F80C8D5F7186}"/>
+  <w15:docId w15:val="{FE4A1241-0EED-4EC3-903C-00471759DC01}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="it-IT" w:eastAsia="it-IT" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -5891,73 +5820,79 @@
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normale">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="it-IT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Carpredefinitoparagrafo">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabellanormale">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Nessunelenco">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rientrocorpodeltesto">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normale"/>
     <w:pPr>
       <w:ind w:left="1080" w:hanging="1080"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rientrocorpodeltesto2">
     <w:name w:val="Body Text Indent 2"/>
     <w:basedOn w:val="Normale"/>
     <w:pPr>
       <w:ind w:firstLine="1080"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Collegamentoipertestuale">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="00856AA3"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
@@ -6097,194 +6032,160 @@
     </w:div>
     <w:div w:id="1077895095">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.vda.it//vvf/Volontari/modulistica_i.aspx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">