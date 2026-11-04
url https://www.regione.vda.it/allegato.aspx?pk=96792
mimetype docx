--- v0 (2026-09-02)
+++ v1 (2026-11-04)
@@ -1,135 +1,130 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="49C6B57D" w14:textId="77777777" w:rsidR="00E358D3" w:rsidRDefault="00E358D3">
+    <w:p w14:paraId="4EB6989D" w14:textId="77777777" w:rsidR="00E358D3" w:rsidRDefault="00E358D3">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00CF62FA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>CARTA INTESTATA DELLA</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF62FA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>SOCIETA’</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="672D5E31" w14:textId="77777777" w:rsidR="00E358D3" w:rsidRDefault="00E358D3"/>
-    <w:p w14:paraId="52835936" w14:textId="77777777" w:rsidR="00E358D3" w:rsidRDefault="00E358D3">
+    <w:p w14:paraId="4E09A709" w14:textId="77777777" w:rsidR="00E358D3" w:rsidRDefault="00E358D3"/>
+    <w:p w14:paraId="6359E29A" w14:textId="77777777" w:rsidR="00E358D3" w:rsidRDefault="00E358D3">
       <w:pPr>
         <w:ind w:left="4140"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14025D8A" w14:textId="77777777" w:rsidR="00E358D3" w:rsidRDefault="00E358D3">
+    <w:p w14:paraId="0A572216" w14:textId="77777777" w:rsidR="00E358D3" w:rsidRDefault="00E358D3">
       <w:pPr>
         <w:ind w:left="4140"/>
       </w:pPr>
       <w:r>
         <w:t>Alla Regione Autonoma Valle d’Aosta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39CB2058" w14:textId="77777777" w:rsidR="00C01007" w:rsidRDefault="00C01007">
+    <w:p w14:paraId="4BC36E4C" w14:textId="77777777" w:rsidR="00C01007" w:rsidRDefault="00C01007">
       <w:pPr>
         <w:ind w:left="4140"/>
       </w:pPr>
       <w:r>
         <w:t>Corpo valdostano dei vigili del fuoco</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40A4A610" w14:textId="77777777" w:rsidR="00E358D3" w:rsidRDefault="00E358D3">
+    <w:p w14:paraId="236B3E51" w14:textId="77777777" w:rsidR="00E358D3" w:rsidRDefault="00E358D3">
       <w:pPr>
         <w:ind w:left="4140"/>
       </w:pPr>
       <w:r>
         <w:t>Corso Ivrea, 133</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07838257" w14:textId="77777777" w:rsidR="00E358D3" w:rsidRDefault="00E358D3">
+    <w:p w14:paraId="644261B2" w14:textId="77777777" w:rsidR="00E358D3" w:rsidRDefault="00E358D3">
       <w:pPr>
         <w:ind w:left="4140"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>11100  AOSTA</w:t>
-[...6 lines deleted...]
-    <w:p w14:paraId="5B2C04DE" w14:textId="77777777" w:rsidR="00E358D3" w:rsidRDefault="00E358D3">
+        <w:t>11100  AOSTA  AO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61AAD350" w14:textId="77777777" w:rsidR="00E358D3" w:rsidRDefault="00E358D3">
       <w:pPr>
         <w:ind w:left="4140"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42C39A81" w14:textId="77777777" w:rsidR="00E358D3" w:rsidRDefault="00E358D3">
+    <w:p w14:paraId="7179823F" w14:textId="77777777" w:rsidR="00E358D3" w:rsidRDefault="00E358D3">
       <w:pPr>
         <w:pStyle w:val="Rientrocorpodeltesto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Oggetto: Richiesta rimborso emolumenti versati a favore del dipendente Sig. ___________________ appartenente al personale volontario del Corpo </w:t>
       </w:r>
       <w:r w:rsidR="00F90F9F">
         <w:t>valdostano dei vigili del fuoco.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="650B293E" w14:textId="77777777" w:rsidR="00E358D3" w:rsidRDefault="00E358D3">
+    <w:p w14:paraId="5D869116" w14:textId="77777777" w:rsidR="00E358D3" w:rsidRDefault="00E358D3">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="783A1C51" w14:textId="77777777" w:rsidR="00E358D3" w:rsidRPr="00366A77" w:rsidRDefault="00E358D3">
+    <w:p w14:paraId="0E78EFE8" w14:textId="77777777" w:rsidR="00E358D3" w:rsidRPr="00366A77" w:rsidRDefault="00E358D3">
       <w:pPr>
         <w:pStyle w:val="Rientrocorpodeltesto2"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00366A77">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In relazione a quanto disposto dall’articolo </w:t>
       </w:r>
       <w:r w:rsidR="00DE3D02">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>177</w:t>
       </w:r>
       <w:r w:rsidRPr="00366A77">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -140,182 +135,191 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00366A77">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/20</w:t>
       </w:r>
       <w:r w:rsidR="00DE3D02">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>26</w:t>
       </w:r>
       <w:r w:rsidR="002D0C81" w:rsidRPr="00366A77">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> e s.m.i</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002D0C81" w:rsidRPr="00366A77">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s.m.i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00366A77">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, con la presente la scrivente Società richiede il rimborso degli emolumenti versati a favore del proprio dipendente sig. ________________, appartenente al personale volontario del Corpo valdostano dei vigili del fuoco, distaccamento di ____________________________, in occasione della sua assenza per partecipazione alle attività previste dalla legge regionale summenzionata elencate di seguito e debitamente certificate dalle dichiarazioni rilasciate da codest</w:t>
       </w:r>
       <w:r w:rsidR="002D0C81" w:rsidRPr="00366A77">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00366A77">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002D0C81" w:rsidRPr="00366A77">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Comando</w:t>
       </w:r>
       <w:r w:rsidRPr="00366A77">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, che si allegano in copia alla presente:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="685D45BC" w14:textId="77777777" w:rsidR="00E358D3" w:rsidRPr="00366A77" w:rsidRDefault="00E358D3">
+    <w:p w14:paraId="509854DF" w14:textId="77777777" w:rsidR="00E358D3" w:rsidRPr="00366A77" w:rsidRDefault="00E358D3">
       <w:pPr>
         <w:pStyle w:val="Rientrocorpodeltesto2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00366A77">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Elencare ogni singola attività prestata per la quale viene richiesto il rimborso con indicazione della data, del tipo di attività prestata e della durata dell’intervento).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D49364E" w14:textId="77777777" w:rsidR="00E358D3" w:rsidRPr="00366A77" w:rsidRDefault="00E358D3" w:rsidP="00E14642">
+    <w:p w14:paraId="7EFCD4B0" w14:textId="77777777" w:rsidR="00E358D3" w:rsidRPr="00366A77" w:rsidRDefault="00E358D3" w:rsidP="00E14642">
       <w:pPr>
         <w:pStyle w:val="Rientrocorpodeltesto2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CB53596" w14:textId="77777777" w:rsidR="00E358D3" w:rsidRPr="00366A77" w:rsidRDefault="00E358D3">
+    <w:p w14:paraId="4478506F" w14:textId="77777777" w:rsidR="00E358D3" w:rsidRPr="00366A77" w:rsidRDefault="00E358D3">
       <w:pPr>
         <w:ind w:firstLine="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2ED5A0DF" w14:textId="77777777" w:rsidR="00E358D3" w:rsidRPr="00366A77" w:rsidRDefault="00E358D3">
+    <w:p w14:paraId="56B28CC3" w14:textId="77777777" w:rsidR="00E358D3" w:rsidRPr="00366A77" w:rsidRDefault="00E358D3">
       <w:pPr>
         <w:ind w:firstLine="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00366A77">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Si richiede pertanto il rimborso della somma complessiva di euro _______, risultante dai prospetti di calcolo elaborati dalla scrivente Società ed allegati alla presente</w:t>
       </w:r>
       <w:r w:rsidR="003B4200" w:rsidRPr="00366A77">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, precisando che la stessa dovrà essere versata sul C/C riportato sull’allegata </w:t>
       </w:r>
       <w:r w:rsidR="003B4200" w:rsidRPr="00366A77">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>dichiarazione sostitutiva relativa agli estremi del conto corrente dedicato</w:t>
       </w:r>
       <w:r w:rsidR="003B4200" w:rsidRPr="00366A77">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54895BA2" w14:textId="77777777" w:rsidR="0007609E" w:rsidRDefault="0007609E">
+    <w:p w14:paraId="1ACEF7E6" w14:textId="77777777" w:rsidR="0007609E" w:rsidRDefault="0007609E">
       <w:pPr>
         <w:ind w:firstLine="1080"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="348D40C6" w14:textId="77777777" w:rsidR="003B4200" w:rsidRDefault="0007609E" w:rsidP="00066DCC">
+    <w:p w14:paraId="1108EAFB" w14:textId="77777777" w:rsidR="003B4200" w:rsidRDefault="0007609E" w:rsidP="00066DCC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="1416"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C938A1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Si dichiara di aver </w:t>
       </w:r>
       <w:r w:rsidR="00366A77" w:rsidRPr="00C938A1">
         <w:rPr>
@@ -459,58 +463,69 @@
           <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>➙</w:t>
       </w:r>
       <w:r w:rsidR="00D8282E" w:rsidRPr="00D8282E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">modelli richieste rimborsi ai dipendenti/lavoratori autonomi applicazione art. </w:t>
       </w:r>
       <w:r w:rsidR="00367895">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">177 </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D8282E" w:rsidRPr="00D8282E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">lr </w:t>
+        <w:t>lr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D8282E" w:rsidRPr="00D8282E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00367895">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00D8282E" w:rsidRPr="00D8282E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/20</w:t>
       </w:r>
       <w:r w:rsidR="00367895">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -536,139 +551,139 @@
         <w:t xml:space="preserve">oppure selezionando il collegamento multimediale di seguito indicato: </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
         <w:r w:rsidR="00366A77" w:rsidRPr="00366A77">
           <w:rPr>
             <w:rStyle w:val="Collegamentoipertestuale"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>http://www.regione.vda.it//vvf/Volontari/modulistica_i.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00066DCC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29FACD7D" w14:textId="77777777" w:rsidR="00066DCC" w:rsidRDefault="00066DCC" w:rsidP="00066DCC">
+    <w:p w14:paraId="1E2B4A0C" w14:textId="77777777" w:rsidR="00066DCC" w:rsidRDefault="00066DCC" w:rsidP="00066DCC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="1416"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15A9FAEC" w14:textId="77777777" w:rsidR="00E358D3" w:rsidRDefault="00E358D3">
+    <w:p w14:paraId="7DC45DEF" w14:textId="77777777" w:rsidR="00E358D3" w:rsidRDefault="00E358D3">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Luogo e data ____________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="350BE04A" w14:textId="77777777" w:rsidR="00E358D3" w:rsidRDefault="00E358D3">
+    <w:p w14:paraId="7154A723" w14:textId="77777777" w:rsidR="00E358D3" w:rsidRDefault="00E358D3">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23A84556" w14:textId="77777777" w:rsidR="003B4200" w:rsidRDefault="003B4200">
+    <w:p w14:paraId="579CD9BB" w14:textId="77777777" w:rsidR="003B4200" w:rsidRDefault="003B4200">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0978AE8A" w14:textId="77777777" w:rsidR="00E358D3" w:rsidRDefault="00E358D3">
+    <w:p w14:paraId="3759CA0E" w14:textId="77777777" w:rsidR="00E358D3" w:rsidRDefault="00E358D3">
       <w:pPr>
         <w:ind w:left="3780"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>TIMBRO E FIRMA DELLA SOCIETA’</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75CCA3BE" w14:textId="77777777" w:rsidR="00E358D3" w:rsidRDefault="00E358D3">
+    <w:p w14:paraId="0AA93CE0" w14:textId="77777777" w:rsidR="00E358D3" w:rsidRDefault="00E358D3">
       <w:pPr>
         <w:ind w:left="3780"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46B2B865" w14:textId="77777777" w:rsidR="00E358D3" w:rsidRDefault="00E358D3">
+    <w:p w14:paraId="19912349" w14:textId="77777777" w:rsidR="00E358D3" w:rsidRDefault="00E358D3">
       <w:pPr>
         <w:ind w:left="3780"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5158C4A5" w14:textId="77777777" w:rsidR="00E358D3" w:rsidRDefault="00E358D3">
+    <w:p w14:paraId="70036D0D" w14:textId="77777777" w:rsidR="00E358D3" w:rsidRDefault="00E358D3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="557CD27F" w14:textId="77777777" w:rsidR="00E358D3" w:rsidRDefault="00E358D3">
+    <w:p w14:paraId="4E7B7B24" w14:textId="77777777" w:rsidR="00E358D3" w:rsidRDefault="00E358D3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Documenti da allegare:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30A422D6" w14:textId="77777777" w:rsidR="00E358D3" w:rsidRDefault="00E358D3" w:rsidP="00395195">
+    <w:p w14:paraId="722FF1D0" w14:textId="77777777" w:rsidR="00E358D3" w:rsidRDefault="00E358D3" w:rsidP="00395195">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Dichiarazion</w:t>
       </w:r>
       <w:r w:rsidR="00CF62FA">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">e </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
@@ -714,150 +729,150 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> attestant</w:t>
       </w:r>
       <w:r w:rsidR="005E7EF8">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">e </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>la partecipazione alle attività per le quali viene richiesto il rimborso degli emolumenti</w:t>
       </w:r>
       <w:r w:rsidR="00527510">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23D93746" w14:textId="77777777" w:rsidR="00E358D3" w:rsidRDefault="00E358D3" w:rsidP="00395195">
+    <w:p w14:paraId="345C9B52" w14:textId="77777777" w:rsidR="00E358D3" w:rsidRDefault="00E358D3" w:rsidP="00395195">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Prospetto di calcolo degli emolumenti versati a favore del dipendente.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F2A2F80" w14:textId="77777777" w:rsidR="00395195" w:rsidRDefault="00395195" w:rsidP="00395195">
+    <w:p w14:paraId="5FBF5BD9" w14:textId="77777777" w:rsidR="00395195" w:rsidRDefault="00395195" w:rsidP="00395195">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Orario di lavoro del dipendente.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="706D2EBE" w14:textId="77777777" w:rsidR="003B4200" w:rsidRDefault="003B4200" w:rsidP="00395195">
+    <w:p w14:paraId="4B33837A" w14:textId="77777777" w:rsidR="003B4200" w:rsidRDefault="003B4200" w:rsidP="00395195">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Dichiarazione sostitutiva relativa agli estremi del conto corrente dedicato.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27A728C9" w14:textId="77777777" w:rsidR="009F53E8" w:rsidRDefault="009F53E8" w:rsidP="00395195">
+    <w:p w14:paraId="1247AB87" w14:textId="77777777" w:rsidR="009F53E8" w:rsidRDefault="009F53E8" w:rsidP="00395195">
       <w:pPr>
         <w:ind w:left="900" w:hanging="900"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F53E8">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Nota Bene</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00395195">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00110A14">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Si precisa che il rimborso</w:t>
       </w:r>
       <w:r w:rsidR="0023774D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> potrà essere richiesto solo in relazione all’effettivo orario di lavoro settimanale del proprio dipendente.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52D460F0" w14:textId="77777777" w:rsidR="00E14642" w:rsidRPr="00C524B3" w:rsidRDefault="00D53037" w:rsidP="00D4220B">
+    <w:p w14:paraId="628C031A" w14:textId="77777777" w:rsidR="00E14642" w:rsidRPr="00C524B3" w:rsidRDefault="00D53037" w:rsidP="00D4220B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C524B3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ATTENZIONE: </w:t>
       </w:r>
       <w:r w:rsidR="00E14642" w:rsidRPr="00C524B3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>LE RICHIESTE DI RIMBORSO DEVONO PERVENIRE A</w:t>
       </w:r>
       <w:r w:rsidR="00F45867" w:rsidRPr="00C524B3">
@@ -960,58 +975,59 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
+    <w:altName w:val="Tahoma"/>
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="MS Mincho"/>
+    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
@@ -1284,171 +1300,221 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="170"/>
-  <w:proofState w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="283"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FE3D95"/>
+    <w:rsid w:val="00010D25"/>
     <w:rsid w:val="0004625B"/>
     <w:rsid w:val="00065031"/>
     <w:rsid w:val="00066DCC"/>
     <w:rsid w:val="0007609E"/>
     <w:rsid w:val="00110A14"/>
     <w:rsid w:val="001758F1"/>
     <w:rsid w:val="001B1610"/>
     <w:rsid w:val="0023774D"/>
     <w:rsid w:val="002D0C81"/>
     <w:rsid w:val="002E17B5"/>
     <w:rsid w:val="00366A77"/>
     <w:rsid w:val="00367895"/>
     <w:rsid w:val="00395195"/>
     <w:rsid w:val="003B4200"/>
     <w:rsid w:val="00437582"/>
     <w:rsid w:val="00512BC3"/>
     <w:rsid w:val="00527510"/>
     <w:rsid w:val="005E7EF8"/>
     <w:rsid w:val="006B0B52"/>
     <w:rsid w:val="00744A54"/>
-    <w:rsid w:val="0088771A"/>
+    <w:rsid w:val="007A0965"/>
     <w:rsid w:val="008A6F13"/>
     <w:rsid w:val="00924670"/>
     <w:rsid w:val="009401C1"/>
     <w:rsid w:val="009F53E8"/>
     <w:rsid w:val="00AA3C27"/>
     <w:rsid w:val="00BB3F09"/>
     <w:rsid w:val="00C01007"/>
     <w:rsid w:val="00C524B3"/>
     <w:rsid w:val="00C938A1"/>
     <w:rsid w:val="00CD36B3"/>
     <w:rsid w:val="00CF62FA"/>
     <w:rsid w:val="00D30166"/>
     <w:rsid w:val="00D32541"/>
     <w:rsid w:val="00D4220B"/>
     <w:rsid w:val="00D53037"/>
     <w:rsid w:val="00D8282E"/>
     <w:rsid w:val="00DE3D02"/>
     <w:rsid w:val="00E14642"/>
     <w:rsid w:val="00E358D3"/>
     <w:rsid w:val="00E634D3"/>
     <w:rsid w:val="00EA37F4"/>
     <w:rsid w:val="00F26D95"/>
     <w:rsid w:val="00F45867"/>
     <w:rsid w:val="00F4690A"/>
     <w:rsid w:val="00F90F9F"/>
     <w:rsid w:val="00FE3D95"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="it-IT"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="30C7F030"/>
+  <w14:docId w14:val="6AC5DC7F"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{98A68C80-D132-4F59-ADBB-4689B09C55EA}"/>
+  <w15:docId w15:val="{85A19E7F-1308-47E4-89A1-9F1D0368F859}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="it-IT" w:eastAsia="it-IT" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -1632,268 +1698,239 @@
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normale">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="it-IT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Carpredefinitoparagrafo">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabellanormale">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Nessunelenco">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rientrocorpodeltesto">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normale"/>
     <w:pPr>
       <w:ind w:left="1080" w:hanging="1080"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rientrocorpodeltesto2">
     <w:name w:val="Body Text Indent 2"/>
     <w:basedOn w:val="Normale"/>
     <w:pPr>
       <w:ind w:firstLine="1080"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Testofumetto">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normale"/>
     <w:semiHidden/>
     <w:rsid w:val="005E7EF8"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Collegamentoipertestuale">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="00366A77"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.vda.it//vvf/Volontari/modulistica_i.aspx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -2009,51 +2046,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35810FEB-58C0-4B92-A0FF-4D8D8B07A6DF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88D984F6-94F0-4848-9F25-75F2B581AE2E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>427</Words>
   <Characters>2434</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>