--- v0 (2026-09-02)
+++ v1 (2026-11-04)
@@ -6,231 +6,231 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="5D6842B3" w14:textId="77777777" w:rsidR="002037C2" w:rsidRDefault="002037C2" w:rsidP="002037C2">
+    <w:p w14:paraId="784C2334" w14:textId="77777777" w:rsidR="002037C2" w:rsidRDefault="002037C2" w:rsidP="002037C2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03D3C212" w14:textId="77777777" w:rsidR="007108F7" w:rsidRDefault="002037C2" w:rsidP="002037C2">
+    <w:p w14:paraId="1BEF75CF" w14:textId="77777777" w:rsidR="007108F7" w:rsidRDefault="002037C2" w:rsidP="002037C2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E4177D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">MODELLO PER </w:t>
       </w:r>
       <w:r w:rsidR="007108F7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">COMUNICAZIONE DISPONIBILITÀ </w:t>
       </w:r>
       <w:r w:rsidR="00277818">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>AL RICHIAMO IN SERVIZIO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DC8D55F" w14:textId="77777777" w:rsidR="002037C2" w:rsidRPr="00E4177D" w:rsidRDefault="00277818" w:rsidP="002037C2">
+    <w:p w14:paraId="4C8739AD" w14:textId="77777777" w:rsidR="002037C2" w:rsidRPr="00E4177D" w:rsidRDefault="00277818" w:rsidP="002037C2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>RIVOLTA A</w:t>
       </w:r>
       <w:r w:rsidR="002508A3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">L PERSONALE VV.F. VOL OPERATIVO </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>DI ETÀ NON SUPERIORE AI 40 ANNI</w:t>
       </w:r>
       <w:r w:rsidR="002037C2" w:rsidRPr="00E4177D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CAE9D7D" w14:textId="77777777" w:rsidR="007108F7" w:rsidRDefault="007108F7" w:rsidP="007108F7">
+    <w:p w14:paraId="7ABC7384" w14:textId="77777777" w:rsidR="007108F7" w:rsidRDefault="007108F7" w:rsidP="007108F7">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61DCA78A" w14:textId="77777777" w:rsidR="00FB1A49" w:rsidRDefault="00FB1A49" w:rsidP="007108F7">
+    <w:p w14:paraId="2AA88EB5" w14:textId="77777777" w:rsidR="00FB1A49" w:rsidRDefault="00FB1A49" w:rsidP="007108F7">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="426"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="2126"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C71EDE" w:rsidRPr="00C64EEB" w14:paraId="670592B4" w14:textId="77777777" w:rsidTr="00D23A00">
+      <w:tr w:rsidR="00C71EDE" w:rsidRPr="00C64EEB" w14:paraId="5A118A57" w14:textId="77777777" w:rsidTr="00D23A00">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="69143EE2" w14:textId="77777777" w:rsidR="00C71EDE" w:rsidRPr="00B743FA" w:rsidRDefault="00C71EDE" w:rsidP="00293249">
+          <w:p w14:paraId="1F77840E" w14:textId="77777777" w:rsidR="00C71EDE" w:rsidRPr="00B743FA" w:rsidRDefault="00C71EDE" w:rsidP="00293249">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="-70"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B743FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vigile del fuoco volontario</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="48BD5791" w14:textId="77777777" w:rsidR="00C71EDE" w:rsidRPr="00C64EEB" w:rsidRDefault="00C71EDE" w:rsidP="00293249">
+          <w:p w14:paraId="4711DFCF" w14:textId="77777777" w:rsidR="00C71EDE" w:rsidRPr="00C64EEB" w:rsidRDefault="00C71EDE" w:rsidP="00293249">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Testo1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
@@ -300,51 +300,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="22D52BFF" w14:textId="77777777" w:rsidR="00C71EDE" w:rsidRPr="00C64EEB" w:rsidRDefault="00C71EDE" w:rsidP="00293249">
+          <w:p w14:paraId="13C3D00F" w14:textId="77777777" w:rsidR="00C71EDE" w:rsidRPr="00C64EEB" w:rsidRDefault="00C71EDE" w:rsidP="00293249">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Testo1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
@@ -404,172 +404,172 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C71EDE" w:rsidRPr="00C64EEB" w14:paraId="308F999B" w14:textId="77777777" w:rsidTr="00D23A00">
+      <w:tr w:rsidR="00C71EDE" w:rsidRPr="00C64EEB" w14:paraId="50A0D6CA" w14:textId="77777777" w:rsidTr="00D23A00">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="5BD9DEA7" w14:textId="77777777" w:rsidR="00C71EDE" w:rsidRPr="00C64EEB" w:rsidRDefault="00C71EDE" w:rsidP="00293249">
+          <w:p w14:paraId="6DF522F7" w14:textId="77777777" w:rsidR="00C71EDE" w:rsidRPr="00C64EEB" w:rsidRDefault="00C71EDE" w:rsidP="00293249">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="503F8FA6" w14:textId="77777777" w:rsidR="00C71EDE" w:rsidRPr="00C64EEB" w:rsidRDefault="00C71EDE" w:rsidP="00293249">
+          <w:p w14:paraId="704B4521" w14:textId="77777777" w:rsidR="00C71EDE" w:rsidRPr="00C64EEB" w:rsidRDefault="00C71EDE" w:rsidP="00293249">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>cognome</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3176AB1F" w14:textId="77777777" w:rsidR="00C71EDE" w:rsidRPr="00C64EEB" w:rsidRDefault="002508A3" w:rsidP="00293249">
+          <w:p w14:paraId="12A7F64E" w14:textId="77777777" w:rsidR="00C71EDE" w:rsidRPr="00C64EEB" w:rsidRDefault="002508A3" w:rsidP="00293249">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidR="00C71EDE" w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>ome</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C71EDE" w:rsidRPr="00C64EEB" w14:paraId="40BE5DC9" w14:textId="77777777" w:rsidTr="00D23A00">
+      <w:tr w:rsidR="00C71EDE" w:rsidRPr="00C64EEB" w14:paraId="0378C8D5" w14:textId="77777777" w:rsidTr="00D23A00">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1004A4E1" w14:textId="77777777" w:rsidR="00C71EDE" w:rsidRPr="00B743FA" w:rsidRDefault="00C71EDE" w:rsidP="00293249">
+          <w:p w14:paraId="455CF606" w14:textId="77777777" w:rsidR="00C71EDE" w:rsidRPr="00B743FA" w:rsidRDefault="00C71EDE" w:rsidP="00293249">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="-70"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B743FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>luogo e data di nascita</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1D360FDA" w14:textId="77777777" w:rsidR="00C71EDE" w:rsidRPr="00C64EEB" w:rsidRDefault="00C71EDE" w:rsidP="00293249">
+          <w:p w14:paraId="1A571A93" w14:textId="77777777" w:rsidR="00C71EDE" w:rsidRPr="00C64EEB" w:rsidRDefault="00C71EDE" w:rsidP="00293249">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Testo1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
@@ -639,51 +639,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3E0AD5F1" w14:textId="77777777" w:rsidR="00C71EDE" w:rsidRPr="00C64EEB" w:rsidRDefault="00C71EDE" w:rsidP="00293249">
+          <w:p w14:paraId="1AA33D71" w14:textId="77777777" w:rsidR="00C71EDE" w:rsidRPr="00C64EEB" w:rsidRDefault="00C71EDE" w:rsidP="00293249">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Testo1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
@@ -743,169 +743,169 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C71EDE" w:rsidRPr="00C64EEB" w14:paraId="0D0746E9" w14:textId="77777777" w:rsidTr="00D23A00">
+      <w:tr w:rsidR="00C71EDE" w:rsidRPr="00C64EEB" w14:paraId="7D977FA0" w14:textId="77777777" w:rsidTr="00D23A00">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6220BCB0" w14:textId="77777777" w:rsidR="00C71EDE" w:rsidRPr="00C64EEB" w:rsidRDefault="00C71EDE" w:rsidP="00293249">
+          <w:p w14:paraId="4BBD505F" w14:textId="77777777" w:rsidR="00C71EDE" w:rsidRPr="00C64EEB" w:rsidRDefault="00C71EDE" w:rsidP="00293249">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1CF38F85" w14:textId="77777777" w:rsidR="00C71EDE" w:rsidRPr="00C64EEB" w:rsidRDefault="00C71EDE" w:rsidP="00293249">
+          <w:p w14:paraId="38C120CF" w14:textId="77777777" w:rsidR="00C71EDE" w:rsidRPr="00C64EEB" w:rsidRDefault="00C71EDE" w:rsidP="00293249">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>luogo di nascita (e provincia)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46D5A427" w14:textId="77777777" w:rsidR="00C71EDE" w:rsidRPr="00C64EEB" w:rsidRDefault="00C71EDE" w:rsidP="00293249">
+          <w:p w14:paraId="641465EF" w14:textId="77777777" w:rsidR="00C71EDE" w:rsidRPr="00C64EEB" w:rsidRDefault="00C71EDE" w:rsidP="00293249">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>data di nascita</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w14:paraId="19B9D093" w14:textId="77777777" w:rsidTr="00D23A00">
+      <w:tr w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w14:paraId="559114B9" w14:textId="77777777" w:rsidTr="00D23A00">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6B380AD8" w14:textId="77777777" w:rsidR="00D23A00" w:rsidRPr="00B743FA" w:rsidRDefault="00D23A00" w:rsidP="00293249">
+          <w:p w14:paraId="38081C5B" w14:textId="77777777" w:rsidR="00D23A00" w:rsidRPr="00B743FA" w:rsidRDefault="00D23A00" w:rsidP="00293249">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="-70"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B743FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>distaccamento di</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6004F521" w14:textId="77777777" w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w:rsidRDefault="00D23A00" w:rsidP="00293249">
+          <w:p w14:paraId="2A349305" w14:textId="77777777" w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w:rsidRDefault="00D23A00" w:rsidP="00293249">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Testo1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
@@ -972,378 +972,378 @@
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="393CEC26" w14:textId="77777777" w:rsidR="00D23A00" w:rsidRPr="00392A78" w:rsidRDefault="00D23A00" w:rsidP="00D23A00">
+          <w:p w14:paraId="3DF8F6FD" w14:textId="77777777" w:rsidR="00D23A00" w:rsidRPr="00392A78" w:rsidRDefault="00D23A00" w:rsidP="00D23A00">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00392A78">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">qualifica: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="713C3CA0" w14:textId="77777777" w:rsidR="00D23A00" w:rsidRDefault="00D23A00" w:rsidP="00D23A00">
+          <w:p w14:paraId="13282F64" w14:textId="77777777" w:rsidR="00D23A00" w:rsidRDefault="00D23A00" w:rsidP="00D23A00">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00293249">
+            <w:r w:rsidR="00802A9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00293249">
+            <w:r w:rsidR="00802A9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B743FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>vigile operativo</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EEEC9A0" w14:textId="77777777" w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w:rsidRDefault="00D23A00" w:rsidP="00277818">
+          <w:p w14:paraId="07AEBCE3" w14:textId="77777777" w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w:rsidRDefault="00D23A00" w:rsidP="00277818">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00293249">
+            <w:r w:rsidR="00802A9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00293249">
+            <w:r w:rsidR="00802A9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00277818" w:rsidRPr="00277818">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidR="00277818" w:rsidRPr="00277818">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>doneo inc. caposq.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w14:paraId="2BE3F03A" w14:textId="77777777" w:rsidTr="00D23A00">
+      <w:tr w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w14:paraId="4BCA2229" w14:textId="77777777" w:rsidTr="00D23A00">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08835BE4" w14:textId="77777777" w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w:rsidRDefault="00D23A00" w:rsidP="00293249">
+          <w:p w14:paraId="39D4E941" w14:textId="77777777" w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w:rsidRDefault="00D23A00" w:rsidP="00293249">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="3268EE0E" w14:textId="77777777" w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w:rsidRDefault="00D23A00" w:rsidP="00293249">
+          <w:p w14:paraId="3805399B" w14:textId="77777777" w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w:rsidRDefault="00D23A00" w:rsidP="00293249">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>distaccamento</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E8159B6" w14:textId="77777777" w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w:rsidRDefault="00D23A00" w:rsidP="00293249">
+          <w:p w14:paraId="3B7FC4BA" w14:textId="77777777" w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w:rsidRDefault="00D23A00" w:rsidP="00293249">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="435B9806" w14:textId="77777777" w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w:rsidRDefault="00D23A00" w:rsidP="00293249">
+          <w:p w14:paraId="2FAAF01C" w14:textId="77777777" w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w:rsidRDefault="00D23A00" w:rsidP="00293249">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w14:paraId="1C83669D" w14:textId="77777777" w:rsidTr="002A2F36">
+      <w:tr w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w14:paraId="78A3A9B4" w14:textId="77777777" w:rsidTr="002A2F36">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6283B6F0" w14:textId="77777777" w:rsidR="00D23A00" w:rsidRPr="00B743FA" w:rsidRDefault="00D23A00" w:rsidP="00293249">
+          <w:p w14:paraId="248D5D62" w14:textId="77777777" w:rsidR="00D23A00" w:rsidRPr="00B743FA" w:rsidRDefault="00D23A00" w:rsidP="00293249">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="-70"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B743FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>recapito/i telefonico/i</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7796" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="720DF52B" w14:textId="77777777" w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w:rsidRDefault="00D23A00" w:rsidP="00293249">
+          <w:p w14:paraId="5E442DF3" w14:textId="77777777" w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w:rsidRDefault="00D23A00" w:rsidP="00293249">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Testo1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
@@ -1403,140 +1403,140 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w14:paraId="04C540D3" w14:textId="77777777" w:rsidTr="00D23A00">
+      <w:tr w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w14:paraId="15F31EFF" w14:textId="77777777" w:rsidTr="00D23A00">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="78044F67" w14:textId="77777777" w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w:rsidRDefault="00D23A00" w:rsidP="00293249">
+          <w:p w14:paraId="39B243D8" w14:textId="77777777" w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w:rsidRDefault="00D23A00" w:rsidP="00293249">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7796" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="58670F5D" w14:textId="77777777" w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w:rsidRDefault="00D23A00" w:rsidP="00293249">
+          <w:p w14:paraId="06E18D37" w14:textId="77777777" w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w:rsidRDefault="00D23A00" w:rsidP="00293249">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>numero di telefono (precisare se necessario, es.: lavoro, abitazione, ecc.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w14:paraId="35F5F615" w14:textId="77777777" w:rsidTr="002A2F36">
+      <w:tr w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w14:paraId="3EEB88DD" w14:textId="77777777" w:rsidTr="002A2F36">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1E54908F" w14:textId="77777777" w:rsidR="00D23A00" w:rsidRPr="00B743FA" w:rsidRDefault="00D23A00" w:rsidP="00293249">
+          <w:p w14:paraId="2AF8CFF7" w14:textId="77777777" w:rsidR="00D23A00" w:rsidRPr="00B743FA" w:rsidRDefault="00D23A00" w:rsidP="00293249">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="-70"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B743FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>indirizzo di posta elettronica</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2D3A7061" w14:textId="77777777" w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w:rsidRDefault="00D23A00" w:rsidP="00293249">
+          <w:p w14:paraId="264EFA78" w14:textId="77777777" w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w:rsidRDefault="00D23A00" w:rsidP="00293249">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Testo1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
@@ -1596,526 +1596,526 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w14:paraId="5001FC85" w14:textId="77777777" w:rsidTr="00D23A00">
+      <w:tr w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w14:paraId="1E73661E" w14:textId="77777777" w:rsidTr="00D23A00">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="37EE49FD" w14:textId="77777777" w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w:rsidRDefault="00D23A00" w:rsidP="00293249">
+          <w:p w14:paraId="6CEE53C2" w14:textId="77777777" w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w:rsidRDefault="00D23A00" w:rsidP="00293249">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="4B9937E4" w14:textId="77777777" w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w:rsidRDefault="00D23A00" w:rsidP="00293249">
+          <w:p w14:paraId="0E1032A4" w14:textId="77777777" w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w:rsidRDefault="00D23A00" w:rsidP="00293249">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>e-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="77415A39" w14:textId="77777777" w:rsidR="007108F7" w:rsidRDefault="007108F7" w:rsidP="00D23A00">
+    <w:p w14:paraId="4C214AA4" w14:textId="77777777" w:rsidR="007108F7" w:rsidRDefault="007108F7" w:rsidP="00D23A00">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="212F29BB" w14:textId="77777777" w:rsidR="00040743" w:rsidRPr="00D23A00" w:rsidRDefault="00040743" w:rsidP="00D23A00">
+    <w:p w14:paraId="343942D5" w14:textId="77777777" w:rsidR="00040743" w:rsidRPr="00D23A00" w:rsidRDefault="00040743" w:rsidP="00D23A00">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="236"/>
         <w:gridCol w:w="3025"/>
         <w:gridCol w:w="2976"/>
         <w:gridCol w:w="3686"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002508A3" w:rsidRPr="007108F7" w14:paraId="769143E6" w14:textId="77777777" w:rsidTr="002508A3">
+      <w:tr w:rsidR="002508A3" w:rsidRPr="007108F7" w14:paraId="6F5B26DB" w14:textId="77777777" w:rsidTr="002508A3">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2960A980" w14:textId="77777777" w:rsidR="002508A3" w:rsidRPr="007108F7" w:rsidRDefault="002508A3" w:rsidP="00293249">
+          <w:p w14:paraId="13C5A346" w14:textId="77777777" w:rsidR="002508A3" w:rsidRPr="007108F7" w:rsidRDefault="002508A3" w:rsidP="00293249">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3025" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C5360AC" w14:textId="77777777" w:rsidR="002508A3" w:rsidRPr="00C71EDE" w:rsidRDefault="002508A3" w:rsidP="00D23A00">
+          <w:p w14:paraId="20156942" w14:textId="77777777" w:rsidR="002508A3" w:rsidRPr="00C71EDE" w:rsidRDefault="002508A3" w:rsidP="00D23A00">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00293249">
+            <w:r w:rsidR="00802A9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00293249">
+            <w:r w:rsidR="00802A9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D23A00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> LAVORATORE DIPENDENTE</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25B0AA23" w14:textId="77777777" w:rsidR="002508A3" w:rsidRPr="00C71EDE" w:rsidRDefault="002508A3" w:rsidP="00277818">
+          <w:p w14:paraId="7073BE9F" w14:textId="77777777" w:rsidR="002508A3" w:rsidRPr="00C71EDE" w:rsidRDefault="002508A3" w:rsidP="00277818">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00293249">
+            <w:r w:rsidR="00802A9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00293249">
+            <w:r w:rsidR="00802A9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D23A00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PRESSO DITTA PRIVATA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="057BB9BD" w14:textId="77777777" w:rsidR="002508A3" w:rsidRPr="00C71EDE" w:rsidRDefault="002508A3" w:rsidP="002A2F36">
+          <w:p w14:paraId="2364DC10" w14:textId="77777777" w:rsidR="002508A3" w:rsidRPr="00C71EDE" w:rsidRDefault="002508A3" w:rsidP="002A2F36">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002508A3" w:rsidRPr="007108F7" w14:paraId="78104CA9" w14:textId="77777777" w:rsidTr="002508A3">
+      <w:tr w:rsidR="002508A3" w:rsidRPr="007108F7" w14:paraId="685BE900" w14:textId="77777777" w:rsidTr="002508A3">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DE6D042" w14:textId="77777777" w:rsidR="002508A3" w:rsidRPr="007108F7" w:rsidRDefault="002508A3" w:rsidP="00293249">
+          <w:p w14:paraId="16EE7F9F" w14:textId="77777777" w:rsidR="002508A3" w:rsidRPr="007108F7" w:rsidRDefault="002508A3" w:rsidP="00293249">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3025" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AD037A3" w14:textId="77777777" w:rsidR="002508A3" w:rsidRPr="00040743" w:rsidRDefault="002508A3" w:rsidP="00D23A00">
+          <w:p w14:paraId="56A2A524" w14:textId="77777777" w:rsidR="002508A3" w:rsidRPr="00040743" w:rsidRDefault="002508A3" w:rsidP="00D23A00">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00F342E2" w14:textId="77777777" w:rsidR="002508A3" w:rsidRPr="00040743" w:rsidRDefault="002508A3" w:rsidP="00277818">
+          <w:p w14:paraId="38A640A0" w14:textId="77777777" w:rsidR="002508A3" w:rsidRPr="00040743" w:rsidRDefault="002508A3" w:rsidP="00277818">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00293249">
+            <w:r w:rsidR="00802A9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00293249">
+            <w:r w:rsidR="00802A9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D23A00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PRESSO ENTE PUBBLICO:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F598357" w14:textId="77777777" w:rsidR="002508A3" w:rsidRPr="00C64EEB" w:rsidRDefault="002508A3" w:rsidP="00293249">
+          <w:p w14:paraId="5D0A1F34" w14:textId="77777777" w:rsidR="002508A3" w:rsidRPr="00C64EEB" w:rsidRDefault="002508A3" w:rsidP="00293249">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Testo1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
@@ -2176,394 +2176,394 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2459F39C" w14:textId="77777777" w:rsidR="00D23A00" w:rsidRDefault="00D23A00" w:rsidP="002A2F36">
+    <w:p w14:paraId="2906A069" w14:textId="77777777" w:rsidR="00D23A00" w:rsidRDefault="00D23A00" w:rsidP="002A2F36">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="236"/>
         <w:gridCol w:w="1749"/>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="1275"/>
         <w:gridCol w:w="3686"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00277818" w:rsidRPr="007108F7" w14:paraId="57344ACF" w14:textId="77777777" w:rsidTr="002508A3">
+      <w:tr w:rsidR="00277818" w:rsidRPr="007108F7" w14:paraId="15D3B0A5" w14:textId="77777777" w:rsidTr="002508A3">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29E35B73" w14:textId="77777777" w:rsidR="00277818" w:rsidRPr="007108F7" w:rsidRDefault="00277818" w:rsidP="00293249">
+          <w:p w14:paraId="7E4495D6" w14:textId="77777777" w:rsidR="00277818" w:rsidRPr="007108F7" w:rsidRDefault="00277818" w:rsidP="00293249">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1749" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="123811F6" w14:textId="77777777" w:rsidR="00277818" w:rsidRPr="00C71EDE" w:rsidRDefault="00277818" w:rsidP="00277818">
+          <w:p w14:paraId="28352DB4" w14:textId="77777777" w:rsidR="00277818" w:rsidRPr="00C71EDE" w:rsidRDefault="00277818" w:rsidP="00277818">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00293249">
+            <w:r w:rsidR="00802A9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00293249">
+            <w:r w:rsidR="00802A9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D23A00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ARTIGIANO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C15D347" w14:textId="77777777" w:rsidR="00277818" w:rsidRPr="00C71EDE" w:rsidRDefault="00277818" w:rsidP="00277818">
+          <w:p w14:paraId="1B2708B7" w14:textId="77777777" w:rsidR="00277818" w:rsidRPr="00C71EDE" w:rsidRDefault="00277818" w:rsidP="00277818">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00293249">
+            <w:r w:rsidR="00802A9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00293249">
+            <w:r w:rsidR="00802A9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D23A00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>LIBERO PROFESSIONISTA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C56F427" w14:textId="77777777" w:rsidR="00277818" w:rsidRPr="007108F7" w:rsidRDefault="00277818" w:rsidP="00277818">
+          <w:p w14:paraId="43862268" w14:textId="77777777" w:rsidR="00277818" w:rsidRPr="007108F7" w:rsidRDefault="00277818" w:rsidP="00277818">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00293249">
+            <w:r w:rsidR="00802A9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00293249">
+            <w:r w:rsidR="00802A9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D23A00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ALTRO:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EE16032" w14:textId="77777777" w:rsidR="00277818" w:rsidRPr="00C64EEB" w:rsidRDefault="00277818" w:rsidP="00293249">
+          <w:p w14:paraId="0BE2C607" w14:textId="77777777" w:rsidR="00277818" w:rsidRPr="00C64EEB" w:rsidRDefault="00277818" w:rsidP="00293249">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Testo1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
@@ -2624,118 +2624,118 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0C26CFBA" w14:textId="77777777" w:rsidR="00277818" w:rsidRPr="00B01374" w:rsidRDefault="00277818" w:rsidP="00277818">
+    <w:p w14:paraId="752C62F5" w14:textId="77777777" w:rsidR="00277818" w:rsidRPr="00B01374" w:rsidRDefault="00277818" w:rsidP="00277818">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47FBD4F5" w14:textId="77777777" w:rsidR="00277818" w:rsidRDefault="00277818" w:rsidP="002A2F36">
+    <w:p w14:paraId="42DD59F9" w14:textId="77777777" w:rsidR="00277818" w:rsidRDefault="00277818" w:rsidP="002A2F36">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2325924C" w14:textId="77777777" w:rsidR="002A2F36" w:rsidRPr="00B01374" w:rsidRDefault="002508A3" w:rsidP="002508A3">
+    <w:p w14:paraId="40D180CB" w14:textId="77777777" w:rsidR="002A2F36" w:rsidRPr="00B01374" w:rsidRDefault="002508A3" w:rsidP="002508A3">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B01374">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>COMUNICA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="736A3889" w14:textId="77777777" w:rsidR="00482B83" w:rsidRPr="00B01374" w:rsidRDefault="00482B83" w:rsidP="002508A3">
+    <w:p w14:paraId="4046D5B2" w14:textId="77777777" w:rsidR="00482B83" w:rsidRPr="00B01374" w:rsidRDefault="00482B83" w:rsidP="002508A3">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D07D22F" w14:textId="77777777" w:rsidR="002508A3" w:rsidRPr="00B01374" w:rsidRDefault="00B01374" w:rsidP="002508A3">
+    <w:p w14:paraId="7880E15B" w14:textId="77777777" w:rsidR="002508A3" w:rsidRPr="00B01374" w:rsidRDefault="00B01374" w:rsidP="002508A3">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="002508A3" w:rsidRPr="00B01374">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
@@ -2842,106 +2842,106 @@
       <w:r w:rsidR="001E65E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> e s.m.i.</w:t>
       </w:r>
       <w:r w:rsidR="002508A3" w:rsidRPr="00B01374">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40173D00" w14:textId="77777777" w:rsidR="002508A3" w:rsidRDefault="002508A3" w:rsidP="002508A3">
+    <w:p w14:paraId="03525C25" w14:textId="77777777" w:rsidR="002508A3" w:rsidRDefault="002508A3" w:rsidP="002508A3">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="568C005E" w14:textId="77777777" w:rsidR="00B01374" w:rsidRPr="00B01374" w:rsidRDefault="00B01374" w:rsidP="002508A3">
+    <w:p w14:paraId="09A5A321" w14:textId="77777777" w:rsidR="00B01374" w:rsidRPr="00B01374" w:rsidRDefault="00B01374" w:rsidP="002508A3">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53F6E80B" w14:textId="77777777" w:rsidR="00B01374" w:rsidRPr="00B01374" w:rsidRDefault="00B01374" w:rsidP="00B01374">
+    <w:p w14:paraId="326FD87F" w14:textId="77777777" w:rsidR="00B01374" w:rsidRPr="00B01374" w:rsidRDefault="00B01374" w:rsidP="00B01374">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B01374">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Precisazioni inerenti le modalità secondo cui dovrà essere svolto l’eventuale periodo di richiamo in servizio:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4230DC4A" w14:textId="77777777" w:rsidR="002508A3" w:rsidRPr="00B01374" w:rsidRDefault="002508A3" w:rsidP="00B01374">
+    <w:p w14:paraId="07D150C1" w14:textId="77777777" w:rsidR="002508A3" w:rsidRPr="00B01374" w:rsidRDefault="002508A3" w:rsidP="00B01374">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B01374">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>SEDE DI SERVIZIO: Comando regionale dei vigili de</w:t>
       </w:r>
@@ -2956,222 +2956,222 @@
       <w:r w:rsidRPr="00B01374">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> fuoco, C.so Ivrea, 133</w:t>
       </w:r>
       <w:r w:rsidR="00482B83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidRPr="00B01374">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> AOSTA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="677FEB1B" w14:textId="77777777" w:rsidR="002508A3" w:rsidRPr="00B01374" w:rsidRDefault="002508A3" w:rsidP="00B01374">
+    <w:p w14:paraId="0413B16E" w14:textId="77777777" w:rsidR="002508A3" w:rsidRPr="00B01374" w:rsidRDefault="002508A3" w:rsidP="00B01374">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B01374">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">MANSIONI ATTRIBUIBILI: </w:t>
       </w:r>
       <w:r w:rsidR="00B01374" w:rsidRPr="00B01374">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>equiparabili a quelle del vigile del fuoco professionista</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="316B5E0D" w14:textId="77777777" w:rsidR="002508A3" w:rsidRPr="00B01374" w:rsidRDefault="002508A3" w:rsidP="00B01374">
+    <w:p w14:paraId="028A725D" w14:textId="77777777" w:rsidR="002508A3" w:rsidRPr="00B01374" w:rsidRDefault="002508A3" w:rsidP="00B01374">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B01374">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TRATTAMENTO ECONOMICO: </w:t>
       </w:r>
       <w:r w:rsidR="00B01374" w:rsidRPr="00B01374">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>equiparato a quello del vigile del fuoco professionista</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F03DA22" w14:textId="77777777" w:rsidR="002508A3" w:rsidRPr="00B01374" w:rsidRDefault="002508A3" w:rsidP="002508A3">
+    <w:p w14:paraId="145207C2" w14:textId="77777777" w:rsidR="002508A3" w:rsidRPr="00B01374" w:rsidRDefault="002508A3" w:rsidP="002508A3">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51D43A25" w14:textId="77777777" w:rsidR="002508A3" w:rsidRPr="00B01374" w:rsidRDefault="002508A3" w:rsidP="002508A3">
+    <w:p w14:paraId="2A004E85" w14:textId="77777777" w:rsidR="002508A3" w:rsidRPr="00B01374" w:rsidRDefault="002508A3" w:rsidP="002508A3">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4678"/>
         <w:gridCol w:w="5245"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002A2F36" w:rsidRPr="00C64EEB" w14:paraId="125303F9" w14:textId="77777777" w:rsidTr="00B01374">
+      <w:tr w:rsidR="002A2F36" w:rsidRPr="00C64EEB" w14:paraId="23CA3E2D" w14:textId="77777777" w:rsidTr="00B01374">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="55C77794" w14:textId="77777777" w:rsidR="002A2F36" w:rsidRPr="00C64EEB" w:rsidRDefault="00B01374" w:rsidP="00B01374">
+          <w:p w14:paraId="68D11D84" w14:textId="77777777" w:rsidR="002A2F36" w:rsidRPr="00C64EEB" w:rsidRDefault="00B01374" w:rsidP="00B01374">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="-70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">INDICAZIONE DEL </w:t>
             </w:r>
             <w:r w:rsidR="002A2F36" w:rsidRPr="002A2F36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ERIODO DELL’ANNO PREFERITO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6043564F" w14:textId="77777777" w:rsidR="002A2F36" w:rsidRPr="00C64EEB" w:rsidRDefault="002A2F36" w:rsidP="00293249">
+          <w:p w14:paraId="3966474E" w14:textId="77777777" w:rsidR="002A2F36" w:rsidRPr="00C64EEB" w:rsidRDefault="002A2F36" w:rsidP="00293249">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Testo1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
@@ -3231,133 +3231,133 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A2F36" w:rsidRPr="00C64EEB" w14:paraId="3F274E49" w14:textId="77777777" w:rsidTr="00B01374">
+      <w:tr w:rsidR="002A2F36" w:rsidRPr="00C64EEB" w14:paraId="773EDF3A" w14:textId="77777777" w:rsidTr="00B01374">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15CC10D2" w14:textId="77777777" w:rsidR="002A2F36" w:rsidRPr="00C64EEB" w:rsidRDefault="002A2F36" w:rsidP="00293249">
+          <w:p w14:paraId="20BFF8BA" w14:textId="77777777" w:rsidR="002A2F36" w:rsidRPr="00C64EEB" w:rsidRDefault="002A2F36" w:rsidP="00293249">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50AE05F4" w14:textId="77777777" w:rsidR="002A2F36" w:rsidRPr="00C64EEB" w:rsidRDefault="002A2F36" w:rsidP="00293249">
+          <w:p w14:paraId="7FB5A9C5" w14:textId="77777777" w:rsidR="002A2F36" w:rsidRPr="00C64EEB" w:rsidRDefault="002A2F36" w:rsidP="00293249">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="61F32EE5" w14:textId="77777777" w:rsidR="00B01374" w:rsidRDefault="00B01374" w:rsidP="00040743">
+    <w:p w14:paraId="4206AD3B" w14:textId="77777777" w:rsidR="00B01374" w:rsidRDefault="00B01374" w:rsidP="00040743">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="4536"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8583" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1736"/>
         <w:gridCol w:w="3059"/>
         <w:gridCol w:w="3788"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00221526" w14:paraId="4939F364" w14:textId="77777777" w:rsidTr="00293249">
+      <w:tr w:rsidR="00221526" w14:paraId="0A52E15E" w14:textId="77777777" w:rsidTr="00293249">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="265"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="495AE201" w14:textId="77777777" w:rsidR="00221526" w:rsidRDefault="00221526" w:rsidP="00293249">
+          <w:p w14:paraId="15307F56" w14:textId="77777777" w:rsidR="00221526" w:rsidRDefault="00221526" w:rsidP="00293249">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="date"/>
                     <w:format w:val="dd/MM/yyyy"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
               </w:rPr>
@@ -3403,169 +3403,169 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3059" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E9D1FE6" w14:textId="77777777" w:rsidR="00221526" w:rsidRDefault="00221526" w:rsidP="00293249">
+          <w:p w14:paraId="0091C3FD" w14:textId="77777777" w:rsidR="00221526" w:rsidRDefault="00221526" w:rsidP="00293249">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:before="120"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3788" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CDD84BC" w14:textId="77777777" w:rsidR="00221526" w:rsidRDefault="00221526" w:rsidP="00293249">
+          <w:p w14:paraId="731867CC" w14:textId="77777777" w:rsidR="00221526" w:rsidRDefault="00221526" w:rsidP="00293249">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:before="120"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00221526" w:rsidRPr="00AF4ADB" w14:paraId="05A1E311" w14:textId="77777777" w:rsidTr="00293249">
+      <w:tr w:rsidR="00221526" w:rsidRPr="00AF4ADB" w14:paraId="178EBF9B" w14:textId="77777777" w:rsidTr="00293249">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F3B2E07" w14:textId="77777777" w:rsidR="00221526" w:rsidRDefault="00221526" w:rsidP="00293249">
+          <w:p w14:paraId="289C9383" w14:textId="77777777" w:rsidR="00221526" w:rsidRDefault="00221526" w:rsidP="00293249">
             <w:pPr>
               <w:pStyle w:val="Corpodeltestopiccolo-Luraschi"/>
             </w:pPr>
             <w:r>
               <w:t>Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3059" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C618F32" w14:textId="77777777" w:rsidR="00221526" w:rsidRDefault="00221526" w:rsidP="00293249">
+          <w:p w14:paraId="19D3E38E" w14:textId="77777777" w:rsidR="00221526" w:rsidRDefault="00221526" w:rsidP="00293249">
             <w:pPr>
               <w:pStyle w:val="Corpodeltestopiccolo-Luraschi"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35BF4409" w14:textId="77777777" w:rsidR="00221526" w:rsidRDefault="00221526" w:rsidP="00221526">
+          <w:p w14:paraId="70CD85B1" w14:textId="77777777" w:rsidR="00221526" w:rsidRDefault="00221526" w:rsidP="00221526">
             <w:pPr>
               <w:pStyle w:val="Corpodeltestopiccolo-Luraschi"/>
             </w:pPr>
             <w:r>
               <w:t>Firma del/la dichiarante</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2E90B5D4" w14:textId="77777777" w:rsidR="00330EEA" w:rsidRDefault="00330EEA" w:rsidP="00330EEA">
+    <w:p w14:paraId="5A594ACA" w14:textId="77777777" w:rsidR="00330EEA" w:rsidRDefault="00330EEA" w:rsidP="00330EEA">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="6379"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="009C57C4" w14:textId="77777777" w:rsidR="00330EEA" w:rsidRDefault="00330EEA" w:rsidP="00330EEA">
+    <w:p w14:paraId="2E970B0A" w14:textId="77777777" w:rsidR="00330EEA" w:rsidRDefault="00330EEA" w:rsidP="00330EEA">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="6379"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08DFB434" w14:textId="77777777" w:rsidR="00330EEA" w:rsidRPr="003E45BC" w:rsidRDefault="00330EEA" w:rsidP="00330EEA">
+    <w:p w14:paraId="738F486F" w14:textId="77777777" w:rsidR="00330EEA" w:rsidRPr="003E45BC" w:rsidRDefault="00330EEA" w:rsidP="00330EEA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E45BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Informativa ai sensi della legge sulla tutela dei dati personali (D.Lgs. 30/06/2003, n, 196)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0910D2A3" w14:textId="77777777" w:rsidR="00330EEA" w:rsidRPr="003E45BC" w:rsidRDefault="00330EEA" w:rsidP="00330EEA">
+    <w:p w14:paraId="5ADAC74E" w14:textId="77777777" w:rsidR="00330EEA" w:rsidRPr="003E45BC" w:rsidRDefault="00330EEA" w:rsidP="00330EEA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E45BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Il</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3609,111 +3609,105 @@
       <w:r w:rsidRPr="003E45BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> di cu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="003E45BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> trattasi. Al/la richiedente competono i diritti previsti dall’art. 7 del Decreto Legislativo 30 giugno 2003, n. 196, e quindi potrà accedere ai suoi dati chiedendone la correzione, l’integrazione e, ricorrendone gli estremi di legge, la cancellazione o il blocco.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="656D687A" w14:textId="77777777" w:rsidR="00330EEA" w:rsidRDefault="00330EEA" w:rsidP="00330EEA">
+    <w:p w14:paraId="161CD447" w14:textId="77777777" w:rsidR="00330EEA" w:rsidRDefault="00330EEA" w:rsidP="00330EEA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E45BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Contro le dichiarazioni mendaci, le falsità negli atti e l'uso di atti falsi secondo l'articolo 76 del decreto del Presidente della Repubblica del 28 dicembre 2000, n. 445, sono previste sanzioni penali.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8583" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1736"/>
         <w:gridCol w:w="3059"/>
         <w:gridCol w:w="3788"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00330EEA" w14:paraId="2ED003C3" w14:textId="77777777" w:rsidTr="00D7051C">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00330EEA" w14:paraId="6C3C3AE0" w14:textId="77777777" w:rsidTr="00D7051C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="265"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="314E0DCA" w14:textId="77777777" w:rsidR="00330EEA" w:rsidRDefault="00330EEA" w:rsidP="00D7051C">
+          <w:p w14:paraId="6B087292" w14:textId="77777777" w:rsidR="00330EEA" w:rsidRDefault="00330EEA" w:rsidP="00D7051C">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="date"/>
                     <w:format w:val="dd/MM/yyyy"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
               </w:rPr>
@@ -3759,172 +3753,166 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3059" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A73CB1D" w14:textId="77777777" w:rsidR="00330EEA" w:rsidRDefault="00330EEA" w:rsidP="00D7051C">
+          <w:p w14:paraId="3E202F85" w14:textId="77777777" w:rsidR="00330EEA" w:rsidRDefault="00330EEA" w:rsidP="00D7051C">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:before="120"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3788" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6743CB02" w14:textId="77777777" w:rsidR="00330EEA" w:rsidRDefault="00330EEA" w:rsidP="00D7051C">
+          <w:p w14:paraId="73CBCB1E" w14:textId="77777777" w:rsidR="00330EEA" w:rsidRDefault="00330EEA" w:rsidP="00D7051C">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:before="120"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00330EEA" w:rsidRPr="00AF4ADB" w14:paraId="7F3F1AC7" w14:textId="77777777" w:rsidTr="00D7051C">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00330EEA" w:rsidRPr="00AF4ADB" w14:paraId="4C01B4F3" w14:textId="77777777" w:rsidTr="00D7051C">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D2D293A" w14:textId="77777777" w:rsidR="00330EEA" w:rsidRDefault="00330EEA" w:rsidP="00D7051C">
+          <w:p w14:paraId="5DABA2AD" w14:textId="77777777" w:rsidR="00330EEA" w:rsidRDefault="00330EEA" w:rsidP="00D7051C">
             <w:pPr>
               <w:pStyle w:val="Corpodeltestopiccolo-Luraschi"/>
             </w:pPr>
             <w:r>
               <w:t>Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3059" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48938AA9" w14:textId="77777777" w:rsidR="00330EEA" w:rsidRDefault="00330EEA" w:rsidP="00D7051C">
+          <w:p w14:paraId="1C8CB811" w14:textId="77777777" w:rsidR="00330EEA" w:rsidRDefault="00330EEA" w:rsidP="00D7051C">
             <w:pPr>
               <w:pStyle w:val="Corpodeltestopiccolo-Luraschi"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F3B4125" w14:textId="77777777" w:rsidR="00330EEA" w:rsidRDefault="00330EEA" w:rsidP="00D7051C">
+          <w:p w14:paraId="5D7E2942" w14:textId="77777777" w:rsidR="00330EEA" w:rsidRDefault="00330EEA" w:rsidP="00D7051C">
             <w:pPr>
               <w:pStyle w:val="Corpodeltestopiccolo-Luraschi"/>
             </w:pPr>
             <w:r>
               <w:t>Firma del/la dichiarante</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="32F34B8A" w14:textId="77777777" w:rsidR="00330EEA" w:rsidRDefault="00330EEA" w:rsidP="00330EEA">
+    <w:p w14:paraId="78879E4C" w14:textId="77777777" w:rsidR="00330EEA" w:rsidRDefault="00330EEA" w:rsidP="00330EEA">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="6379"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AA5C1BA" w14:textId="77777777" w:rsidR="00330EEA" w:rsidRDefault="00330EEA" w:rsidP="00330EEA">
+    <w:p w14:paraId="05D0C984" w14:textId="77777777" w:rsidR="00330EEA" w:rsidRDefault="00330EEA" w:rsidP="00330EEA">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:left="4536"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00330EEA" w:rsidSect="00040743">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="851" w:bottom="720" w:left="1134" w:header="357" w:footer="406" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="38D9B544" w14:textId="77777777" w:rsidR="00A12F6A" w:rsidRDefault="00A12F6A">
+    <w:p w14:paraId="7446362E" w14:textId="77777777" w:rsidR="00E85CA2" w:rsidRDefault="00E85CA2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4838BD5D" w14:textId="77777777" w:rsidR="00A12F6A" w:rsidRDefault="00A12F6A">
+    <w:p w14:paraId="4C7A4835" w14:textId="77777777" w:rsidR="00E85CA2" w:rsidRDefault="00E85CA2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3959,181 +3947,181 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5F53FF08" w14:textId="77777777" w:rsidR="002D1E6D" w:rsidRPr="002D1E6D" w:rsidRDefault="002D1E6D">
+  <w:p w14:paraId="4940D369" w14:textId="77777777" w:rsidR="002D1E6D" w:rsidRPr="002D1E6D" w:rsidRDefault="002D1E6D">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002D1E6D">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>NOTA per</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="002D1E6D">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>la compilazione:</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> Scrivere in maniera chiara e comprensibile, preferibilmente in stampatello maiuscolo.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B58ACB8" w14:textId="77777777" w:rsidR="00A12F6A" w:rsidRDefault="00A12F6A">
+    <w:p w14:paraId="35CF82D4" w14:textId="77777777" w:rsidR="00E85CA2" w:rsidRDefault="00E85CA2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B0C43AB" w14:textId="77777777" w:rsidR="00A12F6A" w:rsidRDefault="00A12F6A">
+    <w:p w14:paraId="0870D5BF" w14:textId="77777777" w:rsidR="00E85CA2" w:rsidRDefault="00E85CA2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3A59F0CB" w14:textId="77777777" w:rsidR="005F7920" w:rsidRPr="00752A81" w:rsidRDefault="005F7920" w:rsidP="000662E0">
+  <w:p w14:paraId="146EBFEF" w14:textId="77777777" w:rsidR="005F7920" w:rsidRPr="00752A81" w:rsidRDefault="005F7920" w:rsidP="000662E0">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
       <w:ind w:left="-540"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00752A81">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>mod. RICH_</w:t>
     </w:r>
     <w:r w:rsidR="007108F7">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>DISPO_</w:t>
     </w:r>
     <w:r w:rsidR="00277818">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>RICHIAMI_IN_SERVIZIO</w:t>
     </w:r>
     <w:r w:rsidRPr="00752A81">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>_201</w:t>
     </w:r>
     <w:r w:rsidR="007108F7">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="27776BD9" w14:textId="6BF84243" w:rsidR="005F7920" w:rsidRPr="00752A81" w:rsidRDefault="002922E7" w:rsidP="000662E0">
+  <w:p w14:paraId="77C5F9F4" w14:textId="2048B181" w:rsidR="005F7920" w:rsidRPr="00752A81" w:rsidRDefault="00802A9E" w:rsidP="000662E0">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
       <w:ind w:left="-540"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="143CB491" wp14:editId="042DCC03">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00D05020" wp14:editId="1808AFB0">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>115570</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="417195" cy="457200"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1" name="Immagine 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -4149,102 +4137,102 @@
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="417195" cy="457200"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2B711DFA" w14:textId="77777777" w:rsidR="005F7920" w:rsidRDefault="005F7920" w:rsidP="000662E0">
+  <w:p w14:paraId="01130672" w14:textId="77777777" w:rsidR="005F7920" w:rsidRDefault="005F7920" w:rsidP="000662E0">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="720"/>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>Corpo valdostano dei vigili del fuoco</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2D97D7DD" w14:textId="77777777" w:rsidR="005F7920" w:rsidRPr="00F852DD" w:rsidRDefault="005F7920" w:rsidP="000662E0">
+  <w:p w14:paraId="51EB002E" w14:textId="77777777" w:rsidR="005F7920" w:rsidRPr="00F852DD" w:rsidRDefault="005F7920" w:rsidP="000662E0">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
       <w:ind w:left="720"/>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>PERSONALE VOLONTARIO</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3540FD2C" w14:textId="77777777" w:rsidR="005F7920" w:rsidRPr="000662E0" w:rsidRDefault="005F7920">
+  <w:p w14:paraId="3F72CA77" w14:textId="77777777" w:rsidR="005F7920" w:rsidRPr="000662E0" w:rsidRDefault="005F7920">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="27104CB5" w14:textId="77777777" w:rsidR="005F7920" w:rsidRPr="00AC20F0" w:rsidRDefault="005F7920" w:rsidP="00C4135F">
+  <w:p w14:paraId="7E4E4D80" w14:textId="77777777" w:rsidR="005F7920" w:rsidRPr="00AC20F0" w:rsidRDefault="005F7920" w:rsidP="00C4135F">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
       <w:ind w:left="812"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4AD228B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="40685DAE"/>
     <w:lvl w:ilvl="0" w:tplc="5C44EF8A">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
@@ -4332,193 +4320,240 @@
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="170"/>
-  <w:attachedTemplate r:id="rId1"/>
+  <w:zoom w:percent="100"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00664F71"/>
     <w:rsid w:val="00040743"/>
     <w:rsid w:val="000662E0"/>
     <w:rsid w:val="00073C3C"/>
     <w:rsid w:val="00077F3E"/>
     <w:rsid w:val="000D446A"/>
     <w:rsid w:val="001E65E3"/>
     <w:rsid w:val="002037C2"/>
     <w:rsid w:val="00221526"/>
     <w:rsid w:val="002508A3"/>
     <w:rsid w:val="00253F84"/>
     <w:rsid w:val="00277818"/>
-    <w:rsid w:val="002922E7"/>
     <w:rsid w:val="00293249"/>
     <w:rsid w:val="002A2F36"/>
     <w:rsid w:val="002D1E6D"/>
     <w:rsid w:val="00330EEA"/>
     <w:rsid w:val="003902F7"/>
     <w:rsid w:val="00392A78"/>
     <w:rsid w:val="00397F39"/>
     <w:rsid w:val="003F0484"/>
     <w:rsid w:val="004008CB"/>
     <w:rsid w:val="00482B83"/>
     <w:rsid w:val="004D7E07"/>
     <w:rsid w:val="004E08B9"/>
     <w:rsid w:val="005F7920"/>
     <w:rsid w:val="00653C45"/>
     <w:rsid w:val="00664F71"/>
+    <w:rsid w:val="006B77D7"/>
     <w:rsid w:val="006E428A"/>
     <w:rsid w:val="007108F7"/>
     <w:rsid w:val="00752A81"/>
+    <w:rsid w:val="00802A9E"/>
     <w:rsid w:val="00912A78"/>
     <w:rsid w:val="00983396"/>
     <w:rsid w:val="009B2651"/>
-    <w:rsid w:val="00A12F6A"/>
     <w:rsid w:val="00A13570"/>
     <w:rsid w:val="00AD5EDE"/>
     <w:rsid w:val="00AF5E64"/>
     <w:rsid w:val="00B01374"/>
     <w:rsid w:val="00B0487F"/>
     <w:rsid w:val="00B3070C"/>
     <w:rsid w:val="00B47C5A"/>
     <w:rsid w:val="00B61765"/>
     <w:rsid w:val="00B743FA"/>
     <w:rsid w:val="00BE3524"/>
     <w:rsid w:val="00C4135F"/>
     <w:rsid w:val="00C60BEE"/>
     <w:rsid w:val="00C71EDE"/>
     <w:rsid w:val="00C96E84"/>
     <w:rsid w:val="00D23A00"/>
     <w:rsid w:val="00D43720"/>
     <w:rsid w:val="00D7051C"/>
     <w:rsid w:val="00DD0B32"/>
     <w:rsid w:val="00E85CA2"/>
     <w:rsid w:val="00ED4A80"/>
     <w:rsid w:val="00F25B05"/>
     <w:rsid w:val="00F325AA"/>
     <w:rsid w:val="00FB1A49"/>
     <w:rsid w:val="00FE2CDA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="it-IT"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="120EA402"/>
+  <w14:docId w14:val="24BA0E97"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{4F2073A6-5094-4FA3-BB2E-ECF975535F8F}"/>
+  <w15:docId w15:val="{7824999D-B8BD-49C0-8B94-7E6B21ED12E2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="it-IT" w:eastAsia="it-IT" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -4703,50 +4738,51 @@
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normale">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00D43720"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titolo5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normale"/>
     <w:next w:val="Normale"/>
     <w:qFormat/>
     <w:rsid w:val="00397F39"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Carpredefinitoparagrafo">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
@@ -4848,199 +4884,161 @@
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
-<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -5149,51 +5147,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>mod_RICH_DISPO_RICHIAMI_IN_SERVIZIO_2017.dot</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>398</Words>
   <Characters>2273</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Modello richiesta attestazione formazione</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Corpo valdostano dei vigili del fuoco</Company>