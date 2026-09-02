--- v0 (2025-11-09)
+++ v1 (2026-09-02)
@@ -1,357 +1,354 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="002037C2" w:rsidRDefault="002037C2" w:rsidP="002037C2">
+    <w:p w14:paraId="486F38A8" w14:textId="77777777" w:rsidR="002037C2" w:rsidRDefault="002037C2" w:rsidP="002037C2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="007108F7" w:rsidRDefault="002037C2" w:rsidP="002037C2">
+    <w:p w14:paraId="6DDD647D" w14:textId="77777777" w:rsidR="007108F7" w:rsidRDefault="002037C2" w:rsidP="002037C2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E4177D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">MODELLO PER </w:t>
       </w:r>
       <w:r w:rsidR="007108F7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>COMUNICAZIONE DISPONIBILITÀ PARTECIPAZIONE ALLA COLONNA MOBILE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002037C2" w:rsidRPr="00E4177D" w:rsidRDefault="002037C2" w:rsidP="002037C2">
+    <w:p w14:paraId="6164F8FB" w14:textId="77777777" w:rsidR="002037C2" w:rsidRPr="00E4177D" w:rsidRDefault="002037C2" w:rsidP="002037C2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>PERSONALE VOLONTARIO DEL CORPO VALDOSTANO DEI VIGILI DEL FUOCO</w:t>
       </w:r>
       <w:r w:rsidRPr="00E4177D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007108F7" w:rsidRDefault="007108F7" w:rsidP="007108F7">
+    <w:p w14:paraId="79B0B2D6" w14:textId="77777777" w:rsidR="007108F7" w:rsidRDefault="007108F7" w:rsidP="007108F7">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10349" w:type="dxa"/>
         <w:tblInd w:w="-318" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="426"/>
         <w:gridCol w:w="236"/>
         <w:gridCol w:w="6143"/>
         <w:gridCol w:w="236"/>
         <w:gridCol w:w="473"/>
         <w:gridCol w:w="2835"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C71EDE" w:rsidRPr="007108F7" w:rsidTr="00C71EDE">
+      <w:tr w:rsidR="00C71EDE" w:rsidRPr="007108F7" w14:paraId="66B2AE70" w14:textId="77777777" w:rsidTr="00C71EDE">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007108F7" w:rsidRPr="00F325AA" w:rsidRDefault="007108F7" w:rsidP="007108F7">
+          <w:p w14:paraId="0AC9AD0A" w14:textId="77777777" w:rsidR="007108F7" w:rsidRPr="00F325AA" w:rsidRDefault="007108F7" w:rsidP="007108F7">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F325AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007108F7" w:rsidRPr="007108F7" w:rsidRDefault="007108F7" w:rsidP="007108F7">
+          <w:p w14:paraId="75FFFE52" w14:textId="77777777" w:rsidR="007108F7" w:rsidRPr="007108F7" w:rsidRDefault="007108F7" w:rsidP="007108F7">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6143" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007108F7" w:rsidRPr="00040743" w:rsidRDefault="007108F7" w:rsidP="007108F7">
+          <w:p w14:paraId="78CC77A3" w14:textId="77777777" w:rsidR="007108F7" w:rsidRPr="00040743" w:rsidRDefault="007108F7" w:rsidP="007108F7">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>COLONNA MOBILE PER SOCCORSO TECNICO DI URGENZA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007108F7" w:rsidRPr="007108F7" w:rsidRDefault="007108F7" w:rsidP="007108F7">
+          <w:p w14:paraId="57169F20" w14:textId="77777777" w:rsidR="007108F7" w:rsidRPr="007108F7" w:rsidRDefault="007108F7" w:rsidP="007108F7">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007108F7" w:rsidRPr="00040743" w:rsidRDefault="007108F7" w:rsidP="007108F7">
+          <w:p w14:paraId="19E372A8" w14:textId="77777777" w:rsidR="007108F7" w:rsidRPr="00040743" w:rsidRDefault="007108F7" w:rsidP="007108F7">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E33E25">
-[...7 lines deleted...]
-            <w:r w:rsidR="00E33E25">
+            <w:r w:rsidR="003D5899">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="003D5899">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007108F7" w:rsidRPr="007108F7" w:rsidRDefault="007108F7" w:rsidP="00040743">
+          <w:p w14:paraId="45B25D50" w14:textId="77777777" w:rsidR="007108F7" w:rsidRPr="007108F7" w:rsidRDefault="007108F7" w:rsidP="00040743">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007108F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="007108F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
@@ -366,285 +363,285 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> partenza, immediata o comunque nell’arco delle 24</w:t>
             </w:r>
             <w:r w:rsidR="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>÷</w:t>
             </w:r>
             <w:r w:rsidRPr="007108F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>48 ore.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002037C2" w:rsidRPr="00C71EDE" w:rsidRDefault="002037C2" w:rsidP="00C71EDE">
+    <w:p w14:paraId="6FDAD97F" w14:textId="77777777" w:rsidR="002037C2" w:rsidRPr="00C71EDE" w:rsidRDefault="002037C2" w:rsidP="00C71EDE">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10349" w:type="dxa"/>
         <w:tblInd w:w="-318" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="426"/>
         <w:gridCol w:w="236"/>
         <w:gridCol w:w="6143"/>
         <w:gridCol w:w="236"/>
         <w:gridCol w:w="473"/>
         <w:gridCol w:w="2835"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C71EDE" w:rsidRPr="007108F7" w:rsidTr="00C71EDE">
+      <w:tr w:rsidR="00C71EDE" w:rsidRPr="007108F7" w14:paraId="78AE0E46" w14:textId="77777777" w:rsidTr="00C71EDE">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007108F7" w:rsidRPr="00F325AA" w:rsidRDefault="007108F7" w:rsidP="007108F7">
+          <w:p w14:paraId="39D6E309" w14:textId="77777777" w:rsidR="007108F7" w:rsidRPr="00F325AA" w:rsidRDefault="007108F7" w:rsidP="007108F7">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F325AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007108F7" w:rsidRPr="007108F7" w:rsidRDefault="007108F7" w:rsidP="007108F7">
+          <w:p w14:paraId="03D09A87" w14:textId="77777777" w:rsidR="007108F7" w:rsidRPr="007108F7" w:rsidRDefault="007108F7" w:rsidP="007108F7">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6143" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007108F7" w:rsidRPr="00040743" w:rsidRDefault="007108F7" w:rsidP="007108F7">
+          <w:p w14:paraId="74C4E0BE" w14:textId="77777777" w:rsidR="007108F7" w:rsidRPr="00040743" w:rsidRDefault="007108F7" w:rsidP="007108F7">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>COLONNA MOBILE PER SOCCORSO TECNICO DI URGENZA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007108F7" w:rsidRPr="007108F7" w:rsidRDefault="007108F7" w:rsidP="007108F7">
+          <w:p w14:paraId="3FEEBF9A" w14:textId="77777777" w:rsidR="007108F7" w:rsidRPr="007108F7" w:rsidRDefault="007108F7" w:rsidP="007108F7">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007108F7" w:rsidRPr="00040743" w:rsidRDefault="007108F7" w:rsidP="007108F7">
+          <w:p w14:paraId="4539440C" w14:textId="77777777" w:rsidR="007108F7" w:rsidRPr="00040743" w:rsidRDefault="007108F7" w:rsidP="007108F7">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E33E25">
-[...7 lines deleted...]
-            <w:r w:rsidR="00E33E25">
+            <w:r w:rsidR="003D5899">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="003D5899">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007108F7" w:rsidRPr="007108F7" w:rsidRDefault="00C71EDE" w:rsidP="00C71EDE">
+          <w:p w14:paraId="40F456AD" w14:textId="77777777" w:rsidR="007108F7" w:rsidRPr="007108F7" w:rsidRDefault="00C71EDE" w:rsidP="00C71EDE">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="007108F7" w:rsidRPr="007108F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
@@ -659,392 +656,392 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> partenza</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> e successive, per ricambio squadre, con preavviso</w:t>
             </w:r>
             <w:r w:rsidR="007108F7" w:rsidRPr="007108F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C71EDE" w:rsidRPr="00C71EDE" w:rsidRDefault="00C71EDE" w:rsidP="00C71EDE">
+    <w:p w14:paraId="4866950E" w14:textId="77777777" w:rsidR="00C71EDE" w:rsidRPr="00C71EDE" w:rsidRDefault="00C71EDE" w:rsidP="00C71EDE">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10349" w:type="dxa"/>
         <w:tblInd w:w="-318" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="426"/>
         <w:gridCol w:w="236"/>
         <w:gridCol w:w="6143"/>
         <w:gridCol w:w="236"/>
         <w:gridCol w:w="473"/>
         <w:gridCol w:w="2835"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C71EDE" w:rsidRPr="007108F7" w:rsidTr="00C71EDE">
+      <w:tr w:rsidR="00C71EDE" w:rsidRPr="007108F7" w14:paraId="3D3F7D6A" w14:textId="77777777" w:rsidTr="00C71EDE">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C71EDE" w:rsidRPr="00F325AA" w:rsidRDefault="00C71EDE" w:rsidP="00E33E25">
+          <w:p w14:paraId="22711D38" w14:textId="77777777" w:rsidR="00C71EDE" w:rsidRPr="00F325AA" w:rsidRDefault="00C71EDE" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F325AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C71EDE" w:rsidRPr="007108F7" w:rsidRDefault="00C71EDE" w:rsidP="00E33E25">
+          <w:p w14:paraId="687AACBB" w14:textId="77777777" w:rsidR="00C71EDE" w:rsidRPr="007108F7" w:rsidRDefault="00C71EDE" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6143" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C71EDE" w:rsidRPr="00040743" w:rsidRDefault="00C71EDE" w:rsidP="00C71EDE">
+          <w:p w14:paraId="45417566" w14:textId="77777777" w:rsidR="00C71EDE" w:rsidRPr="00040743" w:rsidRDefault="00C71EDE" w:rsidP="00C71EDE">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>COLONNA MOBILE INSIEME AI GRUPPI DI PROTEZIONE CIVILE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C71EDE" w:rsidRPr="007108F7" w:rsidRDefault="00C71EDE" w:rsidP="00E33E25">
+          <w:p w14:paraId="7B41A05E" w14:textId="77777777" w:rsidR="00C71EDE" w:rsidRPr="007108F7" w:rsidRDefault="00C71EDE" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C71EDE" w:rsidRPr="00040743" w:rsidRDefault="00C71EDE" w:rsidP="00E33E25">
+          <w:p w14:paraId="1FB23FF2" w14:textId="77777777" w:rsidR="00C71EDE" w:rsidRPr="00040743" w:rsidRDefault="00C71EDE" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E33E25">
-[...7 lines deleted...]
-            <w:r w:rsidR="00E33E25">
+            <w:r w:rsidR="003D5899">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="003D5899">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C71EDE" w:rsidRPr="007108F7" w:rsidRDefault="00C71EDE" w:rsidP="00C71EDE">
+          <w:p w14:paraId="144BDBE4" w14:textId="77777777" w:rsidR="00C71EDE" w:rsidRPr="007108F7" w:rsidRDefault="00C71EDE" w:rsidP="00C71EDE">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>partenza dopo alcuni giorni di preavviso</w:t>
             </w:r>
             <w:r w:rsidRPr="007108F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007108F7" w:rsidRDefault="007108F7" w:rsidP="007108F7">
+    <w:p w14:paraId="47BB1F34" w14:textId="77777777" w:rsidR="007108F7" w:rsidRDefault="007108F7" w:rsidP="007108F7">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="426"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="2126"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C71EDE" w:rsidRPr="00C64EEB" w:rsidTr="00D23A00">
+      <w:tr w:rsidR="00C71EDE" w:rsidRPr="00C64EEB" w14:paraId="0C427EF9" w14:textId="77777777" w:rsidTr="00D23A00">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C71EDE" w:rsidRPr="00B743FA" w:rsidRDefault="00C71EDE" w:rsidP="00E33E25">
+          <w:p w14:paraId="70A8E39B" w14:textId="77777777" w:rsidR="00C71EDE" w:rsidRPr="00B743FA" w:rsidRDefault="00C71EDE" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="-70"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B743FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vigile del fuoco volontario</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C71EDE" w:rsidRPr="00C64EEB" w:rsidRDefault="00C71EDE" w:rsidP="00E33E25">
+          <w:p w14:paraId="1A30A9B9" w14:textId="77777777" w:rsidR="00C71EDE" w:rsidRPr="00C64EEB" w:rsidRDefault="00C71EDE" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Testo1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
@@ -1114,51 +1111,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C71EDE" w:rsidRPr="00C64EEB" w:rsidRDefault="00C71EDE" w:rsidP="00E33E25">
+          <w:p w14:paraId="57EBCDC9" w14:textId="77777777" w:rsidR="00C71EDE" w:rsidRPr="00C64EEB" w:rsidRDefault="00C71EDE" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Testo1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
@@ -1218,165 +1215,165 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C71EDE" w:rsidRPr="00C64EEB" w:rsidTr="00D23A00">
+      <w:tr w:rsidR="00C71EDE" w:rsidRPr="00C64EEB" w14:paraId="2FD600E2" w14:textId="77777777" w:rsidTr="00D23A00">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00C71EDE" w:rsidRPr="00C64EEB" w:rsidRDefault="00C71EDE" w:rsidP="00E33E25">
+          <w:p w14:paraId="6E0DDFF6" w14:textId="77777777" w:rsidR="00C71EDE" w:rsidRPr="00C64EEB" w:rsidRDefault="00C71EDE" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C71EDE" w:rsidRPr="00C64EEB" w:rsidRDefault="00C71EDE" w:rsidP="00E33E25">
+          <w:p w14:paraId="2555C17A" w14:textId="77777777" w:rsidR="00C71EDE" w:rsidRPr="00C64EEB" w:rsidRDefault="00C71EDE" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>cognome</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C71EDE" w:rsidRPr="00C64EEB" w:rsidRDefault="00C71EDE" w:rsidP="00E33E25">
+          <w:p w14:paraId="65EC2861" w14:textId="77777777" w:rsidR="00C71EDE" w:rsidRPr="00C64EEB" w:rsidRDefault="00C71EDE" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>nome</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C71EDE" w:rsidRPr="00C64EEB" w:rsidTr="00D23A00">
+      <w:tr w:rsidR="00C71EDE" w:rsidRPr="00C64EEB" w14:paraId="14E3167B" w14:textId="77777777" w:rsidTr="00D23A00">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C71EDE" w:rsidRPr="00B743FA" w:rsidRDefault="00C71EDE" w:rsidP="00E33E25">
+          <w:p w14:paraId="3FECAA4E" w14:textId="77777777" w:rsidR="00C71EDE" w:rsidRPr="00B743FA" w:rsidRDefault="00C71EDE" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="-70"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B743FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>luogo e data di nascita</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C71EDE" w:rsidRPr="00C64EEB" w:rsidRDefault="00C71EDE" w:rsidP="00E33E25">
+          <w:p w14:paraId="754E41C2" w14:textId="77777777" w:rsidR="00C71EDE" w:rsidRPr="00C64EEB" w:rsidRDefault="00C71EDE" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Testo1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
@@ -1446,51 +1443,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C71EDE" w:rsidRPr="00C64EEB" w:rsidRDefault="00C71EDE" w:rsidP="00E33E25">
+          <w:p w14:paraId="563D9DFF" w14:textId="77777777" w:rsidR="00C71EDE" w:rsidRPr="00C64EEB" w:rsidRDefault="00C71EDE" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Testo1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
@@ -1550,169 +1547,169 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C71EDE" w:rsidRPr="00C64EEB" w:rsidTr="00D23A00">
+      <w:tr w:rsidR="00C71EDE" w:rsidRPr="00C64EEB" w14:paraId="601A8A8A" w14:textId="77777777" w:rsidTr="00D23A00">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00C71EDE" w:rsidRPr="00C64EEB" w:rsidRDefault="00C71EDE" w:rsidP="00E33E25">
+          <w:p w14:paraId="66E2342A" w14:textId="77777777" w:rsidR="00C71EDE" w:rsidRPr="00C64EEB" w:rsidRDefault="00C71EDE" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C71EDE" w:rsidRPr="00C64EEB" w:rsidRDefault="00C71EDE" w:rsidP="00E33E25">
+          <w:p w14:paraId="0EF8140A" w14:textId="77777777" w:rsidR="00C71EDE" w:rsidRPr="00C64EEB" w:rsidRDefault="00C71EDE" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>luogo di nascita (e provincia)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C71EDE" w:rsidRPr="00C64EEB" w:rsidRDefault="00C71EDE" w:rsidP="00E33E25">
+          <w:p w14:paraId="5E2582DF" w14:textId="77777777" w:rsidR="00C71EDE" w:rsidRPr="00C64EEB" w:rsidRDefault="00C71EDE" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>data di nascita</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w:rsidTr="00D23A00">
+      <w:tr w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w14:paraId="26F45DBA" w14:textId="77777777" w:rsidTr="00D23A00">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00D23A00" w:rsidRPr="00B743FA" w:rsidRDefault="00D23A00" w:rsidP="00E33E25">
+          <w:p w14:paraId="7541AEB0" w14:textId="77777777" w:rsidR="00D23A00" w:rsidRPr="00B743FA" w:rsidRDefault="00D23A00" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="-70"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B743FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>distaccamento di</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w:rsidRDefault="00D23A00" w:rsidP="00E33E25">
+          <w:p w14:paraId="73D79EFA" w14:textId="77777777" w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w:rsidRDefault="00D23A00" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Testo1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
@@ -1779,368 +1776,368 @@
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00D23A00" w:rsidRPr="00392A78" w:rsidRDefault="00D23A00" w:rsidP="00D23A00">
+          <w:p w14:paraId="31FAE591" w14:textId="77777777" w:rsidR="00D23A00" w:rsidRPr="00392A78" w:rsidRDefault="00D23A00" w:rsidP="00D23A00">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00392A78">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">qualifica: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00D23A00" w:rsidRDefault="00D23A00" w:rsidP="00D23A00">
+          <w:p w14:paraId="0145B230" w14:textId="77777777" w:rsidR="00D23A00" w:rsidRDefault="00D23A00" w:rsidP="00D23A00">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E33E25">
-[...7 lines deleted...]
-            <w:r w:rsidR="00E33E25">
+            <w:r w:rsidR="003D5899">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="003D5899">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B743FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>vigile operativo</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w:rsidRDefault="00D23A00" w:rsidP="00D23A00">
+          <w:p w14:paraId="69D18BFD" w14:textId="77777777" w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w:rsidRDefault="00D23A00" w:rsidP="00D23A00">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E33E25">
-[...7 lines deleted...]
-            <w:r w:rsidR="00E33E25">
+            <w:r w:rsidR="003D5899">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="003D5899">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00392A78">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>vigile di supporto</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w:rsidTr="00D23A00">
+      <w:tr w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w14:paraId="32F18E88" w14:textId="77777777" w:rsidTr="00D23A00">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w:rsidRDefault="00D23A00" w:rsidP="00E33E25">
+          <w:p w14:paraId="07BC6E55" w14:textId="77777777" w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w:rsidRDefault="00D23A00" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w:rsidRDefault="00D23A00" w:rsidP="00E33E25">
+          <w:p w14:paraId="62E16A79" w14:textId="77777777" w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w:rsidRDefault="00D23A00" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>distaccamento</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w:rsidRDefault="00D23A00" w:rsidP="00E33E25">
+          <w:p w14:paraId="7CBE9B9D" w14:textId="77777777" w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w:rsidRDefault="00D23A00" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w:rsidRDefault="00D23A00" w:rsidP="00E33E25">
+          <w:p w14:paraId="3764D94F" w14:textId="77777777" w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w:rsidRDefault="00D23A00" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w:rsidTr="002A2F36">
+      <w:tr w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w14:paraId="19BC3FB4" w14:textId="77777777" w:rsidTr="002A2F36">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00D23A00" w:rsidRPr="00B743FA" w:rsidRDefault="00D23A00" w:rsidP="00E33E25">
+          <w:p w14:paraId="77F5C148" w14:textId="77777777" w:rsidR="00D23A00" w:rsidRPr="00B743FA" w:rsidRDefault="00D23A00" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="-70"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B743FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>recapito/i telefonico/i</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7796" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w:rsidRDefault="00D23A00" w:rsidP="00E33E25">
+          <w:p w14:paraId="2A04EB1B" w14:textId="77777777" w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w:rsidRDefault="00D23A00" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Testo1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
@@ -2200,140 +2197,140 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w:rsidTr="00D23A00">
+      <w:tr w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w14:paraId="6FA19575" w14:textId="77777777" w:rsidTr="00D23A00">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w:rsidRDefault="00D23A00" w:rsidP="00E33E25">
+          <w:p w14:paraId="65E4AE83" w14:textId="77777777" w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w:rsidRDefault="00D23A00" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7796" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w:rsidRDefault="00D23A00" w:rsidP="00E33E25">
+          <w:p w14:paraId="1107B46E" w14:textId="77777777" w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w:rsidRDefault="00D23A00" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>numero di telefono (precisare se necessario, es.: lavoro, abitazione, ecc.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w:rsidTr="002A2F36">
+      <w:tr w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w14:paraId="5DE3F222" w14:textId="77777777" w:rsidTr="002A2F36">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00D23A00" w:rsidRPr="00B743FA" w:rsidRDefault="00D23A00" w:rsidP="00E33E25">
+          <w:p w14:paraId="24EF9DDF" w14:textId="77777777" w:rsidR="00D23A00" w:rsidRPr="00B743FA" w:rsidRDefault="00D23A00" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="-70"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B743FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>indirizzo di posta elettronica</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w:rsidRDefault="00D23A00" w:rsidP="00E33E25">
+          <w:p w14:paraId="17882AF0" w14:textId="77777777" w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w:rsidRDefault="00D23A00" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Testo1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
@@ -2393,749 +2390,749 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w:rsidTr="00D23A00">
+      <w:tr w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w14:paraId="356689B9" w14:textId="77777777" w:rsidTr="00D23A00">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w:rsidRDefault="00D23A00" w:rsidP="00E33E25">
+          <w:p w14:paraId="0CCCDDFE" w14:textId="77777777" w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w:rsidRDefault="00D23A00" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w:rsidRDefault="00D23A00" w:rsidP="00E33E25">
+          <w:p w14:paraId="2A6D125F" w14:textId="77777777" w:rsidR="00D23A00" w:rsidRPr="00C64EEB" w:rsidRDefault="00D23A00" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>e-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007108F7" w:rsidRDefault="007108F7" w:rsidP="00D23A00">
+    <w:p w14:paraId="39BE556D" w14:textId="77777777" w:rsidR="007108F7" w:rsidRDefault="007108F7" w:rsidP="00D23A00">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00040743" w:rsidRPr="00D23A00" w:rsidRDefault="00040743" w:rsidP="00D23A00">
+    <w:p w14:paraId="55DFFA8E" w14:textId="77777777" w:rsidR="00040743" w:rsidRPr="00D23A00" w:rsidRDefault="00040743" w:rsidP="00D23A00">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10349" w:type="dxa"/>
         <w:tblInd w:w="-318" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="426"/>
         <w:gridCol w:w="236"/>
         <w:gridCol w:w="3592"/>
         <w:gridCol w:w="236"/>
         <w:gridCol w:w="3591"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002A2F36" w:rsidRPr="007108F7" w:rsidTr="002A2F36">
+      <w:tr w:rsidR="002A2F36" w:rsidRPr="007108F7" w14:paraId="1482D920" w14:textId="77777777" w:rsidTr="002A2F36">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2F36" w:rsidRPr="00F325AA" w:rsidRDefault="002A2F36" w:rsidP="00E33E25">
+          <w:p w14:paraId="0C9C1020" w14:textId="77777777" w:rsidR="002A2F36" w:rsidRPr="00F325AA" w:rsidRDefault="002A2F36" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F325AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2F36" w:rsidRPr="007108F7" w:rsidRDefault="002A2F36" w:rsidP="00E33E25">
+          <w:p w14:paraId="5A235CBD" w14:textId="77777777" w:rsidR="002A2F36" w:rsidRPr="007108F7" w:rsidRDefault="002A2F36" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3592" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2F36" w:rsidRPr="00C71EDE" w:rsidRDefault="002A2F36" w:rsidP="00D23A00">
+          <w:p w14:paraId="19A99295" w14:textId="77777777" w:rsidR="002A2F36" w:rsidRPr="00C71EDE" w:rsidRDefault="002A2F36" w:rsidP="00D23A00">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E33E25">
-[...7 lines deleted...]
-            <w:r w:rsidR="00E33E25">
+            <w:r w:rsidR="003D5899">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="003D5899">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D23A00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> LAVORATORE DIPENDENTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2F36" w:rsidRPr="007108F7" w:rsidRDefault="002A2F36" w:rsidP="00E33E25">
+          <w:p w14:paraId="19692264" w14:textId="77777777" w:rsidR="002A2F36" w:rsidRPr="007108F7" w:rsidRDefault="002A2F36" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3591" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2F36" w:rsidRPr="00C71EDE" w:rsidRDefault="002A2F36" w:rsidP="002A2F36">
+          <w:p w14:paraId="71591C02" w14:textId="77777777" w:rsidR="002A2F36" w:rsidRPr="00C71EDE" w:rsidRDefault="002A2F36" w:rsidP="002A2F36">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E33E25">
-[...7 lines deleted...]
-            <w:r w:rsidR="00E33E25">
+            <w:r w:rsidR="003D5899">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="003D5899">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D23A00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ARTIGIANO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2F36" w:rsidRPr="007108F7" w:rsidRDefault="002A2F36" w:rsidP="00E33E25">
+          <w:p w14:paraId="02947616" w14:textId="77777777" w:rsidR="002A2F36" w:rsidRPr="007108F7" w:rsidRDefault="002A2F36" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00D23A00" w:rsidRPr="002A2F36" w:rsidRDefault="00D23A00" w:rsidP="002A2F36">
+    <w:p w14:paraId="7AD05DC4" w14:textId="77777777" w:rsidR="00D23A00" w:rsidRPr="002A2F36" w:rsidRDefault="00D23A00" w:rsidP="002A2F36">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10349" w:type="dxa"/>
         <w:tblInd w:w="-318" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="426"/>
         <w:gridCol w:w="236"/>
         <w:gridCol w:w="3592"/>
         <w:gridCol w:w="236"/>
         <w:gridCol w:w="1181"/>
         <w:gridCol w:w="4678"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002A2F36" w:rsidRPr="007108F7" w:rsidTr="002A2F36">
+      <w:tr w:rsidR="002A2F36" w:rsidRPr="007108F7" w14:paraId="59D69BBD" w14:textId="77777777" w:rsidTr="002A2F36">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2F36" w:rsidRPr="00F325AA" w:rsidRDefault="002A2F36" w:rsidP="00E33E25">
+          <w:p w14:paraId="26AA2170" w14:textId="77777777" w:rsidR="002A2F36" w:rsidRPr="00F325AA" w:rsidRDefault="002A2F36" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F325AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2F36" w:rsidRPr="007108F7" w:rsidRDefault="002A2F36" w:rsidP="00E33E25">
+          <w:p w14:paraId="67D19BA1" w14:textId="77777777" w:rsidR="002A2F36" w:rsidRPr="007108F7" w:rsidRDefault="002A2F36" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3592" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2F36" w:rsidRPr="00C71EDE" w:rsidRDefault="002A2F36" w:rsidP="00E33E25">
+          <w:p w14:paraId="6F4C5670" w14:textId="77777777" w:rsidR="002A2F36" w:rsidRPr="00C71EDE" w:rsidRDefault="002A2F36" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E33E25">
-[...7 lines deleted...]
-            <w:r w:rsidR="00E33E25">
+            <w:r w:rsidR="003D5899">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="003D5899">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D23A00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>LIBERO PROFESSIONISTA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2F36" w:rsidRPr="007108F7" w:rsidRDefault="002A2F36" w:rsidP="00E33E25">
+          <w:p w14:paraId="5E9CF68E" w14:textId="77777777" w:rsidR="002A2F36" w:rsidRPr="007108F7" w:rsidRDefault="002A2F36" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2F36" w:rsidRPr="00C71EDE" w:rsidRDefault="002A2F36" w:rsidP="00E33E25">
+          <w:p w14:paraId="46AB86C5" w14:textId="77777777" w:rsidR="002A2F36" w:rsidRPr="00C71EDE" w:rsidRDefault="002A2F36" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E33E25">
-[...7 lines deleted...]
-            <w:r w:rsidR="00E33E25">
+            <w:r w:rsidR="003D5899">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="003D5899">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D23A00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ALTRO:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2F36" w:rsidRPr="00C64EEB" w:rsidRDefault="002A2F36" w:rsidP="00E33E25">
+          <w:p w14:paraId="3D5DFD99" w14:textId="77777777" w:rsidR="002A2F36" w:rsidRPr="00C64EEB" w:rsidRDefault="002A2F36" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Testo1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
@@ -3196,142 +3193,142 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002A2F36" w:rsidRDefault="002A2F36" w:rsidP="002A2F36">
+    <w:p w14:paraId="1921949A" w14:textId="77777777" w:rsidR="002A2F36" w:rsidRDefault="002A2F36" w:rsidP="002A2F36">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002A2F36" w:rsidRPr="002A2F36" w:rsidRDefault="002A2F36" w:rsidP="002A2F36">
+    <w:p w14:paraId="384EA3D9" w14:textId="77777777" w:rsidR="002A2F36" w:rsidRPr="002A2F36" w:rsidRDefault="002A2F36" w:rsidP="002A2F36">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="142"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="6662"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002A2F36" w:rsidRPr="00C64EEB" w:rsidTr="002A2F36">
+      <w:tr w:rsidR="002A2F36" w:rsidRPr="00C64EEB" w14:paraId="79D476CF" w14:textId="77777777" w:rsidTr="002A2F36">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2F36" w:rsidRPr="00C64EEB" w:rsidRDefault="002A2F36" w:rsidP="00E33E25">
+          <w:p w14:paraId="3BF095BF" w14:textId="77777777" w:rsidR="002A2F36" w:rsidRPr="00C64EEB" w:rsidRDefault="002A2F36" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="-70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2F36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PROFESSIONE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8505" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2F36" w:rsidRPr="00C64EEB" w:rsidRDefault="002A2F36" w:rsidP="00E33E25">
+          <w:p w14:paraId="17AD9908" w14:textId="77777777" w:rsidR="002A2F36" w:rsidRPr="00C64EEB" w:rsidRDefault="002A2F36" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Testo1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
@@ -3391,131 +3388,131 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A2F36" w:rsidRPr="00C64EEB" w:rsidTr="002A2F36">
+      <w:tr w:rsidR="002A2F36" w:rsidRPr="00C64EEB" w14:paraId="3851F804" w14:textId="77777777" w:rsidTr="002A2F36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2F36" w:rsidRPr="00C64EEB" w:rsidRDefault="002A2F36" w:rsidP="00E33E25">
+          <w:p w14:paraId="66DED829" w14:textId="77777777" w:rsidR="002A2F36" w:rsidRPr="00C64EEB" w:rsidRDefault="002A2F36" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8505" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2F36" w:rsidRPr="00C64EEB" w:rsidRDefault="002A2F36" w:rsidP="00E33E25">
+          <w:p w14:paraId="0E178B91" w14:textId="77777777" w:rsidR="002A2F36" w:rsidRPr="00C64EEB" w:rsidRDefault="002A2F36" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A2F36" w:rsidRPr="00C64EEB" w:rsidTr="002A2F36">
+      <w:tr w:rsidR="002A2F36" w:rsidRPr="00C64EEB" w14:paraId="1A6BC2C4" w14:textId="77777777" w:rsidTr="002A2F36">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2F36" w:rsidRPr="00C64EEB" w:rsidRDefault="002A2F36" w:rsidP="002A2F36">
+          <w:p w14:paraId="3BA49017" w14:textId="77777777" w:rsidR="002A2F36" w:rsidRPr="00C64EEB" w:rsidRDefault="002A2F36" w:rsidP="002A2F36">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="-70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ALTRA COMPETENZA LAVORATIVA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2F36" w:rsidRPr="00C64EEB" w:rsidRDefault="002A2F36" w:rsidP="00E33E25">
+          <w:p w14:paraId="333885A4" w14:textId="77777777" w:rsidR="002A2F36" w:rsidRPr="00C64EEB" w:rsidRDefault="002A2F36" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Testo1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
@@ -3575,130 +3572,130 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A2F36" w:rsidRPr="00C64EEB" w:rsidTr="002A2F36">
+      <w:tr w:rsidR="002A2F36" w:rsidRPr="00C64EEB" w14:paraId="3C86B773" w14:textId="77777777" w:rsidTr="002A2F36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2F36" w:rsidRPr="00C64EEB" w:rsidRDefault="002A2F36" w:rsidP="00E33E25">
+          <w:p w14:paraId="331B990B" w14:textId="77777777" w:rsidR="002A2F36" w:rsidRPr="00C64EEB" w:rsidRDefault="002A2F36" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2F36" w:rsidRPr="00C64EEB" w:rsidRDefault="002A2F36" w:rsidP="00E33E25">
+          <w:p w14:paraId="44CB0B8B" w14:textId="77777777" w:rsidR="002A2F36" w:rsidRPr="00C64EEB" w:rsidRDefault="002A2F36" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE3524" w:rsidRPr="00C64EEB" w:rsidTr="00BE3524">
+      <w:tr w:rsidR="00BE3524" w:rsidRPr="00C64EEB" w14:paraId="5F5A19A7" w14:textId="77777777" w:rsidTr="00BE3524">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3524" w:rsidRPr="00C64EEB" w:rsidRDefault="00BE3524" w:rsidP="00BE3524">
+          <w:p w14:paraId="17389C75" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRPr="00C64EEB" w:rsidRDefault="00BE3524" w:rsidP="00BE3524">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="-70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>HOBBY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8930" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3524" w:rsidRPr="00C64EEB" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
+          <w:p w14:paraId="71D6FAA2" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRPr="00C64EEB" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Testo1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
@@ -3758,131 +3755,131 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE3524" w:rsidRPr="00C64EEB" w:rsidTr="00BE3524">
+      <w:tr w:rsidR="00BE3524" w:rsidRPr="00C64EEB" w14:paraId="6DB59462" w14:textId="77777777" w:rsidTr="00BE3524">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3524" w:rsidRPr="00C64EEB" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
+          <w:p w14:paraId="1E96FECD" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRPr="00C64EEB" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8930" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3524" w:rsidRPr="00C64EEB" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
+          <w:p w14:paraId="21B9BDDD" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRPr="00C64EEB" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE3524" w:rsidRPr="00C64EEB" w:rsidTr="00BE3524">
+      <w:tr w:rsidR="00BE3524" w:rsidRPr="00C64EEB" w14:paraId="7D4D1EC0" w14:textId="77777777" w:rsidTr="00BE3524">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3524" w:rsidRPr="00C64EEB" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
+          <w:p w14:paraId="6A0A7048" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRPr="00C64EEB" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="-70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SPORT PRATICATO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3524" w:rsidRPr="00C64EEB" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
+          <w:p w14:paraId="2D825D96" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRPr="00C64EEB" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Testo1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
@@ -3942,132 +3939,132 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE3524" w:rsidRPr="00C64EEB" w:rsidTr="00BE3524">
+      <w:tr w:rsidR="00BE3524" w:rsidRPr="00C64EEB" w14:paraId="6F5509FB" w14:textId="77777777" w:rsidTr="00BE3524">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3524" w:rsidRPr="00C64EEB" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
+          <w:p w14:paraId="12A1B519" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRPr="00C64EEB" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3524" w:rsidRPr="00C64EEB" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
+          <w:p w14:paraId="60AD319C" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRPr="00C64EEB" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE3524" w:rsidRPr="00C64EEB" w:rsidTr="00BE3524">
+      <w:tr w:rsidR="00BE3524" w:rsidRPr="00C64EEB" w14:paraId="3286EFB9" w14:textId="77777777" w:rsidTr="00BE3524">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3524" w:rsidRPr="00C64EEB" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
+          <w:p w14:paraId="2C6CD9FF" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRPr="00C64EEB" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="-70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PATENTE/I DI GUIDA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7938" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3524" w:rsidRPr="00C64EEB" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
+          <w:p w14:paraId="66F3D032" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRPr="00C64EEB" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Testo1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
@@ -4127,789 +4124,789 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE3524" w:rsidRPr="00C64EEB" w:rsidTr="00BE3524">
+      <w:tr w:rsidR="00BE3524" w:rsidRPr="00C64EEB" w14:paraId="5097D081" w14:textId="77777777" w:rsidTr="00BE3524">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3524" w:rsidRPr="00C64EEB" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
+          <w:p w14:paraId="7DA752B6" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRPr="00C64EEB" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7938" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3524" w:rsidRPr="00C64EEB" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
+          <w:p w14:paraId="171D0D66" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRPr="00C64EEB" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002A2F36" w:rsidRDefault="002A2F36" w:rsidP="00BE3524">
+    <w:p w14:paraId="6B26C585" w14:textId="77777777" w:rsidR="002A2F36" w:rsidRDefault="002A2F36" w:rsidP="00BE3524">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE3524" w:rsidRPr="00BE3524" w:rsidRDefault="00BE3524" w:rsidP="00BE3524">
+    <w:p w14:paraId="4974654B" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRPr="00BE3524" w:rsidRDefault="00BE3524" w:rsidP="00BE3524">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10349" w:type="dxa"/>
         <w:tblInd w:w="-318" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="426"/>
         <w:gridCol w:w="236"/>
         <w:gridCol w:w="331"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="2694"/>
         <w:gridCol w:w="236"/>
         <w:gridCol w:w="189"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="2835"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BE3524" w:rsidRPr="007108F7" w:rsidTr="00BE3524">
+      <w:tr w:rsidR="00BE3524" w:rsidRPr="007108F7" w14:paraId="424B5396" w14:textId="77777777" w:rsidTr="00BE3524">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3524" w:rsidRPr="00F325AA" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
+          <w:p w14:paraId="115ED055" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRPr="00F325AA" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F325AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3524" w:rsidRPr="007108F7" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
+          <w:p w14:paraId="7D6AF76F" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRPr="007108F7" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6143" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3524" w:rsidRPr="00C71EDE" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
+          <w:p w14:paraId="0BA36420" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRPr="00C71EDE" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>IN GRADO DI OPERATE SU MEZZI:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3524" w:rsidRPr="007108F7" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
+          <w:p w14:paraId="1644CA69" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRPr="007108F7" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3524" w:rsidRPr="00C71EDE" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
+          <w:p w14:paraId="6815ED1E" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRPr="00C71EDE" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3524" w:rsidRPr="007108F7" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
+          <w:p w14:paraId="2C3682F9" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRPr="007108F7" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE3524" w:rsidRPr="007108F7" w:rsidTr="00BE3524">
+      <w:tr w:rsidR="00BE3524" w:rsidRPr="007108F7" w14:paraId="7D6B39C9" w14:textId="77777777" w:rsidTr="00BE3524">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3524" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
+          <w:p w14:paraId="5ED2861F" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3524" w:rsidRPr="007108F7" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
+          <w:p w14:paraId="4D702AED" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRPr="007108F7" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3524" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
+          <w:p w14:paraId="632BB3DE" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3524" w:rsidRPr="00C71EDE" w:rsidRDefault="00BE3524" w:rsidP="00BE3524">
+          <w:p w14:paraId="1EA02976" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRPr="00C71EDE" w:rsidRDefault="00BE3524" w:rsidP="00BE3524">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E33E25">
-[...7 lines deleted...]
-            <w:r w:rsidR="00E33E25">
+            <w:r w:rsidR="003D5899">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="003D5899">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D23A00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>CAMION + RIMORCHIO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3524" w:rsidRPr="00C71EDE" w:rsidRDefault="00BE3524" w:rsidP="00BE3524">
+          <w:p w14:paraId="0163573B" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRPr="00C71EDE" w:rsidRDefault="00BE3524" w:rsidP="00BE3524">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E33E25">
-[...7 lines deleted...]
-            <w:r w:rsidR="00E33E25">
+            <w:r w:rsidR="003D5899">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="003D5899">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D23A00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>CAMION + GRU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3524" w:rsidRPr="00C71EDE" w:rsidRDefault="00BE3524" w:rsidP="00BE3524">
+          <w:p w14:paraId="5B163139" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRPr="00C71EDE" w:rsidRDefault="00BE3524" w:rsidP="00BE3524">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E33E25">
-[...7 lines deleted...]
-            <w:r w:rsidR="00E33E25">
+            <w:r w:rsidR="003D5899">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="003D5899">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D23A00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>TRATTORE AGRICOLO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE3524" w:rsidRPr="007108F7" w:rsidTr="00BE3524">
+      <w:tr w:rsidR="00BE3524" w:rsidRPr="007108F7" w14:paraId="029499B7" w14:textId="77777777" w:rsidTr="00BE3524">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3524" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
+          <w:p w14:paraId="1594D6C6" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3524" w:rsidRPr="007108F7" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
+          <w:p w14:paraId="0A001C0F" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRPr="007108F7" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3524" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
+          <w:p w14:paraId="414132C8" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3524" w:rsidRPr="00C71EDE" w:rsidRDefault="00BE3524" w:rsidP="00B743FA">
+          <w:p w14:paraId="7D45F97F" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRPr="00C71EDE" w:rsidRDefault="00BE3524" w:rsidP="00B743FA">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E33E25">
-[...7 lines deleted...]
-            <w:r w:rsidR="00E33E25">
+            <w:r w:rsidR="003D5899">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="003D5899">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D23A00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -4940,1734 +4937,1734 @@
             <w:r w:rsidR="00B743FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>IC</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3524" w:rsidRPr="00C71EDE" w:rsidRDefault="00BE3524" w:rsidP="00BE3524">
+          <w:p w14:paraId="00816AFC" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRPr="00C71EDE" w:rsidRDefault="00BE3524" w:rsidP="00BE3524">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E33E25">
-[...7 lines deleted...]
-            <w:r w:rsidR="00E33E25">
+            <w:r w:rsidR="003D5899">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="003D5899">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D23A00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PALA GOMMATA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3524" w:rsidRPr="00C71EDE" w:rsidRDefault="00BE3524" w:rsidP="00BE3524">
+          <w:p w14:paraId="7FF2041C" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRPr="00C71EDE" w:rsidRDefault="00BE3524" w:rsidP="00BE3524">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E33E25">
-[...7 lines deleted...]
-            <w:r w:rsidR="00E33E25">
+            <w:r w:rsidR="003D5899">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="003D5899">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D23A00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PALA CINGOLATA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE3524" w:rsidRPr="007108F7" w:rsidTr="00BE3524">
+      <w:tr w:rsidR="00BE3524" w:rsidRPr="007108F7" w14:paraId="6F7E2958" w14:textId="77777777" w:rsidTr="00BE3524">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3524" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
+          <w:p w14:paraId="19D9C3F2" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3524" w:rsidRPr="007108F7" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
+          <w:p w14:paraId="523ED2D0" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRPr="007108F7" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3524" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
+          <w:p w14:paraId="4F2A535F" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3524" w:rsidRPr="00C71EDE" w:rsidRDefault="00BE3524" w:rsidP="00BE3524">
+          <w:p w14:paraId="25CD4D3D" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRPr="00C71EDE" w:rsidRDefault="00BE3524" w:rsidP="00BE3524">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E33E25">
-[...7 lines deleted...]
-            <w:r w:rsidR="00E33E25">
+            <w:r w:rsidR="003D5899">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="003D5899">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D23A00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>MINI ESCAVATORE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3524" w:rsidRPr="00C71EDE" w:rsidRDefault="00BE3524" w:rsidP="00BE3524">
+          <w:p w14:paraId="5018DBF3" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRPr="00C71EDE" w:rsidRDefault="00BE3524" w:rsidP="00BE3524">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E33E25">
-[...7 lines deleted...]
-            <w:r w:rsidR="00E33E25">
+            <w:r w:rsidR="003D5899">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="003D5899">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D23A00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ESCAVATORE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3524" w:rsidRPr="00C71EDE" w:rsidRDefault="00BE3524" w:rsidP="00BE3524">
+          <w:p w14:paraId="64BADB5B" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRPr="00C71EDE" w:rsidRDefault="00BE3524" w:rsidP="00BE3524">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E33E25">
-[...7 lines deleted...]
-            <w:r w:rsidR="00E33E25">
+            <w:r w:rsidR="003D5899">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="003D5899">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D23A00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>CARICATORE TELESCOPICO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00BE3524" w:rsidRPr="00C71EDE" w:rsidRDefault="00BE3524" w:rsidP="00BE3524">
+    <w:p w14:paraId="5604F567" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRPr="00C71EDE" w:rsidRDefault="00BE3524" w:rsidP="00BE3524">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007108F7" w:rsidRPr="00BE3524" w:rsidRDefault="007108F7" w:rsidP="00BE3524">
+    <w:p w14:paraId="17474191" w14:textId="77777777" w:rsidR="007108F7" w:rsidRPr="00BE3524" w:rsidRDefault="007108F7" w:rsidP="00BE3524">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10349" w:type="dxa"/>
         <w:tblInd w:w="-318" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="426"/>
         <w:gridCol w:w="236"/>
         <w:gridCol w:w="331"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="2694"/>
         <w:gridCol w:w="236"/>
         <w:gridCol w:w="189"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="2835"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BE3524" w:rsidRPr="007108F7" w:rsidTr="00E33E25">
+      <w:tr w:rsidR="00BE3524" w:rsidRPr="007108F7" w14:paraId="729947BD" w14:textId="77777777" w:rsidTr="00E33E25">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3524" w:rsidRPr="00F325AA" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
+          <w:p w14:paraId="23AB26A7" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRPr="00F325AA" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F325AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3524" w:rsidRPr="007108F7" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
+          <w:p w14:paraId="77F69960" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRPr="007108F7" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6143" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3524" w:rsidRPr="00C71EDE" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
+          <w:p w14:paraId="4A66E75E" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRPr="00C71EDE" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>DISPONIBILE COME:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3524" w:rsidRPr="007108F7" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
+          <w:p w14:paraId="68C6E5C6" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRPr="007108F7" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3524" w:rsidRPr="00C71EDE" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
+          <w:p w14:paraId="3169DAF6" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRPr="00C71EDE" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3524" w:rsidRPr="007108F7" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
+          <w:p w14:paraId="4501D6C6" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRPr="007108F7" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE3524" w:rsidRPr="007108F7" w:rsidTr="00E33E25">
+      <w:tr w:rsidR="00BE3524" w:rsidRPr="007108F7" w14:paraId="55354EA3" w14:textId="77777777" w:rsidTr="00E33E25">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3524" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
+          <w:p w14:paraId="7D620761" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3524" w:rsidRPr="007108F7" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
+          <w:p w14:paraId="34C21FD5" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRPr="007108F7" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3524" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
+          <w:p w14:paraId="164BF125" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3524" w:rsidRPr="00C71EDE" w:rsidRDefault="00BE3524" w:rsidP="00BE3524">
+          <w:p w14:paraId="7A6EC5D8" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRPr="00C71EDE" w:rsidRDefault="00BE3524" w:rsidP="00BE3524">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C71EDE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C71EDE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E33E25">
-[...6 lines deleted...]
-            <w:r w:rsidR="00E33E25">
+            <w:r w:rsidR="003D5899">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="003D5899">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C71EDE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D23A00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>CUOCO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3524" w:rsidRPr="00C71EDE" w:rsidRDefault="00BE3524" w:rsidP="00BE3524">
+          <w:p w14:paraId="06A8F286" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRPr="00C71EDE" w:rsidRDefault="00BE3524" w:rsidP="00BE3524">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E33E25">
-[...7 lines deleted...]
-            <w:r w:rsidR="00E33E25">
+            <w:r w:rsidR="003D5899">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="003D5899">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D23A00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>AIUTO IN CUCINA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3524" w:rsidRPr="00C71EDE" w:rsidRDefault="00BE3524" w:rsidP="00BE3524">
+          <w:p w14:paraId="1A6CA652" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRPr="00C71EDE" w:rsidRDefault="00BE3524" w:rsidP="00BE3524">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E33E25">
-[...7 lines deleted...]
-            <w:r w:rsidR="00E33E25">
+            <w:r w:rsidR="003D5899">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="003D5899">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D23A00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>MAGAZZINIERE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00BE3524" w:rsidRDefault="00BE3524" w:rsidP="00BE3524">
+    <w:p w14:paraId="79169B8D" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRDefault="00BE3524" w:rsidP="00BE3524">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE3524" w:rsidRPr="00BE3524" w:rsidRDefault="00BE3524" w:rsidP="00BE3524">
+    <w:p w14:paraId="735A7657" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRPr="00BE3524" w:rsidRDefault="00BE3524" w:rsidP="00BE3524">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10349" w:type="dxa"/>
         <w:tblInd w:w="-318" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="426"/>
         <w:gridCol w:w="236"/>
         <w:gridCol w:w="331"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="2694"/>
         <w:gridCol w:w="236"/>
         <w:gridCol w:w="189"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="2835"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BE3524" w:rsidRPr="007108F7" w:rsidTr="00E33E25">
+      <w:tr w:rsidR="00BE3524" w:rsidRPr="007108F7" w14:paraId="539400DB" w14:textId="77777777" w:rsidTr="00E33E25">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3524" w:rsidRPr="00F325AA" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
+          <w:p w14:paraId="707AED33" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRPr="00F325AA" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F325AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3524" w:rsidRPr="007108F7" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
+          <w:p w14:paraId="36EAB8A3" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRPr="007108F7" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6143" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3524" w:rsidRPr="00C71EDE" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
+          <w:p w14:paraId="65BA0979" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRPr="00C71EDE" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>IN GRADO DI:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3524" w:rsidRPr="007108F7" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
+          <w:p w14:paraId="2D0A5301" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRPr="007108F7" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3524" w:rsidRPr="00C71EDE" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
+          <w:p w14:paraId="001F245C" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRPr="00C71EDE" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3524" w:rsidRPr="007108F7" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
+          <w:p w14:paraId="45C28C7A" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRPr="007108F7" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE3524" w:rsidRPr="007108F7" w:rsidTr="00E33E25">
+      <w:tr w:rsidR="00BE3524" w:rsidRPr="007108F7" w14:paraId="6A67FF86" w14:textId="77777777" w:rsidTr="00E33E25">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3524" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
+          <w:p w14:paraId="6FF1C64B" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3524" w:rsidRPr="007108F7" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
+          <w:p w14:paraId="29512B4D" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRPr="007108F7" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3524" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
+          <w:p w14:paraId="29F6ECC9" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3524" w:rsidRPr="00C71EDE" w:rsidRDefault="00BE3524" w:rsidP="00BE3524">
+          <w:p w14:paraId="00E69D43" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRPr="00C71EDE" w:rsidRDefault="00BE3524" w:rsidP="00BE3524">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E33E25">
-[...7 lines deleted...]
-            <w:r w:rsidR="00E33E25">
+            <w:r w:rsidR="003D5899">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="003D5899">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D23A00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SALDARE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3524" w:rsidRPr="00C71EDE" w:rsidRDefault="00BE3524" w:rsidP="00BE3524">
+          <w:p w14:paraId="2A2BB655" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRPr="00C71EDE" w:rsidRDefault="00BE3524" w:rsidP="00BE3524">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E33E25">
-[...7 lines deleted...]
-            <w:r w:rsidR="00E33E25">
+            <w:r w:rsidR="003D5899">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="003D5899">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00040743">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D23A00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>TAGLIARE A FIAMMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3524" w:rsidRPr="00C71EDE" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
+          <w:p w14:paraId="69FEAE0C" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRPr="00C71EDE" w:rsidRDefault="00BE3524" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00BE3524" w:rsidRDefault="00BE3524" w:rsidP="00221526">
+    <w:p w14:paraId="32C2B543" w14:textId="77777777" w:rsidR="00BE3524" w:rsidRDefault="00BE3524" w:rsidP="00221526">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00221526" w:rsidRPr="00221526" w:rsidRDefault="00221526" w:rsidP="00221526">
+    <w:p w14:paraId="72B08F4C" w14:textId="77777777" w:rsidR="00221526" w:rsidRPr="00221526" w:rsidRDefault="00221526" w:rsidP="00221526">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="8080"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00221526" w:rsidRPr="00C64EEB" w:rsidTr="00221526">
+      <w:tr w:rsidR="00221526" w:rsidRPr="00C64EEB" w14:paraId="1E90AA1C" w14:textId="77777777" w:rsidTr="00221526">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00221526" w:rsidRPr="00C64EEB" w:rsidRDefault="00221526" w:rsidP="00E33E25">
+          <w:p w14:paraId="7A764D25" w14:textId="77777777" w:rsidR="00221526" w:rsidRPr="00C64EEB" w:rsidRDefault="00221526" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="-70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>LINGUE PARLATE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00221526" w:rsidRPr="00C64EEB" w:rsidRDefault="00221526" w:rsidP="00E33E25">
+          <w:p w14:paraId="277A6C12" w14:textId="77777777" w:rsidR="00221526" w:rsidRPr="00C64EEB" w:rsidRDefault="00221526" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Testo1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
@@ -6727,134 +6724,133 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C64EEB">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00221526" w:rsidRPr="00C64EEB" w:rsidTr="00221526">
+      <w:tr w:rsidR="00221526" w:rsidRPr="00C64EEB" w14:paraId="0B115B95" w14:textId="77777777" w:rsidTr="00221526">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00221526" w:rsidRPr="00C64EEB" w:rsidRDefault="00221526" w:rsidP="00E33E25">
+          <w:p w14:paraId="2EDAB729" w14:textId="77777777" w:rsidR="00221526" w:rsidRPr="00C64EEB" w:rsidRDefault="00221526" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00221526" w:rsidRPr="00C64EEB" w:rsidRDefault="00221526" w:rsidP="00E33E25">
+          <w:p w14:paraId="17B16235" w14:textId="77777777" w:rsidR="00221526" w:rsidRPr="00C64EEB" w:rsidRDefault="00221526" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00221526" w:rsidRDefault="00221526" w:rsidP="00040743">
+    <w:p w14:paraId="33F30BD1" w14:textId="77777777" w:rsidR="00221526" w:rsidRDefault="00221526" w:rsidP="00040743">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="4536"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8583" w:type="dxa"/>
         <w:jc w:val="center"/>
-        <w:tblInd w:w="662" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1736"/>
         <w:gridCol w:w="3059"/>
         <w:gridCol w:w="3788"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00221526" w:rsidTr="00E33E25">
+      <w:tr w:rsidR="00221526" w14:paraId="4648FB1B" w14:textId="77777777" w:rsidTr="00E33E25">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="265"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00221526" w:rsidRDefault="00221526" w:rsidP="00E33E25">
+          <w:p w14:paraId="0E191C9B" w14:textId="77777777" w:rsidR="00221526" w:rsidRDefault="00221526" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="date"/>
                     <w:format w:val="dd/MM/yyyy"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
               </w:rPr>
@@ -6900,526 +6896,526 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3059" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00221526" w:rsidRDefault="00221526" w:rsidP="00E33E25">
+          <w:p w14:paraId="746B2B51" w14:textId="77777777" w:rsidR="00221526" w:rsidRDefault="00221526" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:before="120"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3788" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00221526" w:rsidRDefault="00221526" w:rsidP="00E33E25">
+          <w:p w14:paraId="4E69A76E" w14:textId="77777777" w:rsidR="00221526" w:rsidRDefault="00221526" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:before="120"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00221526" w:rsidRPr="00AF4ADB" w:rsidTr="00E33E25">
+      <w:tr w:rsidR="00221526" w:rsidRPr="00AF4ADB" w14:paraId="21A360E4" w14:textId="77777777" w:rsidTr="00E33E25">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00221526" w:rsidRDefault="00221526" w:rsidP="00E33E25">
+          <w:p w14:paraId="78D613F8" w14:textId="77777777" w:rsidR="00221526" w:rsidRDefault="00221526" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpodeltestopiccolo-Luraschi"/>
             </w:pPr>
             <w:r>
               <w:t>Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3059" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00221526" w:rsidRDefault="00221526" w:rsidP="00E33E25">
+          <w:p w14:paraId="47C91724" w14:textId="77777777" w:rsidR="00221526" w:rsidRDefault="00221526" w:rsidP="00E33E25">
             <w:pPr>
               <w:pStyle w:val="Corpodeltestopiccolo-Luraschi"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00221526" w:rsidRDefault="00221526" w:rsidP="00221526">
+          <w:p w14:paraId="08899846" w14:textId="77777777" w:rsidR="00221526" w:rsidRDefault="00221526" w:rsidP="00221526">
             <w:pPr>
               <w:pStyle w:val="Corpodeltestopiccolo-Luraschi"/>
             </w:pPr>
             <w:r>
               <w:t>Firma del/la dichiarante</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00221526" w:rsidRDefault="00980C9E" w:rsidP="00D43720">
+    <w:p w14:paraId="13C8CBCB" w14:textId="77777777" w:rsidR="00221526" w:rsidRDefault="00980C9E" w:rsidP="00D43720">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:left="4536"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00D43720">
+    <w:p w14:paraId="193EF0BB" w14:textId="77777777" w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00D43720">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:left="4536"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00D43720">
+    <w:p w14:paraId="1EA60270" w14:textId="77777777" w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00D43720">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:left="4536"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00D43720">
+    <w:p w14:paraId="61B8479F" w14:textId="77777777" w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00D43720">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:left="4536"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00D43720">
+    <w:p w14:paraId="75A07CCB" w14:textId="77777777" w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00D43720">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:left="4536"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00D43720">
+    <w:p w14:paraId="28E07660" w14:textId="77777777" w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00D43720">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:left="4536"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00D43720">
+    <w:p w14:paraId="462A19D1" w14:textId="77777777" w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00D43720">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:left="4536"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00D43720">
+    <w:p w14:paraId="582D31B4" w14:textId="77777777" w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00D43720">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:left="4536"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00D43720">
+    <w:p w14:paraId="58D8AADE" w14:textId="77777777" w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00D43720">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:left="4536"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00D43720">
+    <w:p w14:paraId="0B1FF6BF" w14:textId="77777777" w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00D43720">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:left="4536"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00D43720">
+    <w:p w14:paraId="6449A6AC" w14:textId="77777777" w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00D43720">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:left="4536"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00D43720">
+    <w:p w14:paraId="788BF18B" w14:textId="77777777" w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00D43720">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:left="4536"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00D43720">
+    <w:p w14:paraId="2BBE5244" w14:textId="77777777" w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00D43720">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:left="4536"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00D43720">
+    <w:p w14:paraId="3F66BC6A" w14:textId="77777777" w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00D43720">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:left="4536"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00D43720">
+    <w:p w14:paraId="635713CF" w14:textId="77777777" w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00D43720">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:left="4536"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00D43720">
+    <w:p w14:paraId="1E9FDC38" w14:textId="77777777" w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00D43720">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:left="4536"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00D43720">
+    <w:p w14:paraId="75D01905" w14:textId="77777777" w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00D43720">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:left="4536"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00D43720">
+    <w:p w14:paraId="4B5CDC5C" w14:textId="77777777" w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00D43720">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:left="4536"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00D43720">
+    <w:p w14:paraId="447EA5E4" w14:textId="77777777" w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00D43720">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:left="4536"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00D43720">
+    <w:p w14:paraId="49AEE7F4" w14:textId="77777777" w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00D43720">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:left="4536"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00D43720">
+    <w:p w14:paraId="56056A75" w14:textId="77777777" w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00D43720">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:left="4536"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00D43720">
+    <w:p w14:paraId="28D1FD25" w14:textId="77777777" w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00D43720">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:left="4536"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00D43720">
+    <w:p w14:paraId="1AE94AD6" w14:textId="77777777" w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00D43720">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:left="4536"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00D43720">
+    <w:p w14:paraId="02E8B7C8" w14:textId="77777777" w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00D43720">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:left="4536"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00D43720">
+    <w:p w14:paraId="34DF2470" w14:textId="77777777" w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00D43720">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:left="4536"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00D43720">
+    <w:p w14:paraId="6F8599AE" w14:textId="77777777" w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00D43720">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:left="4536"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00D43720">
+    <w:p w14:paraId="73659381" w14:textId="77777777" w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00D43720">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:left="4536"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00D43720">
+    <w:p w14:paraId="1AD8C044" w14:textId="77777777" w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00D43720">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:left="4536"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00980C9E">
+    <w:p w14:paraId="0854A2AF" w14:textId="77777777" w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00980C9E">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="6379"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00980C9E" w:rsidRPr="003E45BC" w:rsidRDefault="00980C9E" w:rsidP="00980C9E">
+    <w:p w14:paraId="31F1CCF8" w14:textId="77777777" w:rsidR="00980C9E" w:rsidRPr="003E45BC" w:rsidRDefault="00980C9E" w:rsidP="00980C9E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E45BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Informativa ai sensi della legge sulla tutela dei dati personali (D.Lgs. 30/06/2003, n, 196)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00980C9E" w:rsidRPr="003E45BC" w:rsidRDefault="00980C9E" w:rsidP="00980C9E">
+    <w:p w14:paraId="2451252E" w14:textId="77777777" w:rsidR="00980C9E" w:rsidRPr="003E45BC" w:rsidRDefault="00980C9E" w:rsidP="00980C9E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E45BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Il</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -7463,112 +7459,105 @@
       <w:r w:rsidRPr="003E45BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> di cu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="003E45BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> trattasi. Al/la richiedente competono i diritti previsti dall’art. 7 del Decreto Legislativo 30 giugno 2003, n. 196, e quindi potrà accedere ai suoi dati chiedendone la correzione, l’integrazione e, ricorrendone gli estremi di legge, la cancellazione o il blocco.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00980C9E">
+    <w:p w14:paraId="580C1C71" w14:textId="77777777" w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00980C9E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E45BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Contro le dichiarazioni mendaci, le falsità negli atti e l'uso di atti falsi secondo l'articolo 76 del decreto del Presidente della Repubblica del 28 dicembre 2000, n. 445, sono previste sanzioni penali.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8583" w:type="dxa"/>
         <w:jc w:val="center"/>
-        <w:tblInd w:w="662" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1736"/>
         <w:gridCol w:w="3059"/>
         <w:gridCol w:w="3788"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00980C9E" w:rsidTr="00CD3B1B">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00980C9E" w14:paraId="3F5254B8" w14:textId="77777777" w:rsidTr="00CD3B1B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="265"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00CD3B1B">
+          <w:p w14:paraId="63AC06DF" w14:textId="77777777" w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00CD3B1B">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="date"/>
                     <w:format w:val="dd/MM/yyyy"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
               </w:rPr>
@@ -7614,292 +7603,286 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3059" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00CD3B1B">
+          <w:p w14:paraId="59908176" w14:textId="77777777" w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00CD3B1B">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:before="120"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3788" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00CD3B1B">
+          <w:p w14:paraId="17C36DA7" w14:textId="77777777" w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00CD3B1B">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:spacing w:before="120"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00980C9E" w:rsidRPr="00AF4ADB" w:rsidTr="00CD3B1B">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00980C9E" w:rsidRPr="00AF4ADB" w14:paraId="6C4FBDA7" w14:textId="77777777" w:rsidTr="00CD3B1B">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00CD3B1B">
+          <w:p w14:paraId="5488E165" w14:textId="77777777" w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00CD3B1B">
             <w:pPr>
               <w:pStyle w:val="Corpodeltestopiccolo-Luraschi"/>
             </w:pPr>
             <w:r>
               <w:t>Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3059" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00CD3B1B">
+          <w:p w14:paraId="223BD5A1" w14:textId="77777777" w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00CD3B1B">
             <w:pPr>
               <w:pStyle w:val="Corpodeltestopiccolo-Luraschi"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00CD3B1B">
+          <w:p w14:paraId="6C7F5794" w14:textId="77777777" w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00CD3B1B">
             <w:pPr>
               <w:pStyle w:val="Corpodeltestopiccolo-Luraschi"/>
             </w:pPr>
             <w:r>
               <w:t>Firma del/la dichiarante</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00980C9E">
+    <w:p w14:paraId="4A2B974B" w14:textId="77777777" w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00980C9E">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="6379"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00980C9E">
+    <w:p w14:paraId="0557FA2E" w14:textId="77777777" w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00980C9E">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:left="4536"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00D43720">
+    <w:p w14:paraId="1B2579B3" w14:textId="77777777" w:rsidR="00980C9E" w:rsidRDefault="00980C9E" w:rsidP="00D43720">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:left="4536"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00980C9E" w:rsidSect="00040743">
-      <w:headerReference w:type="default" r:id="rId7"/>
-[...1 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId6"/>
+      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:headerReference w:type="first" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="851" w:bottom="720" w:left="1134" w:header="357" w:footer="406" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00BF15EC" w:rsidRDefault="00BF15EC">
+    <w:p w14:paraId="44AE82C9" w14:textId="77777777" w:rsidR="003D5899" w:rsidRDefault="003D5899">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00BF15EC" w:rsidRDefault="00BF15EC">
+    <w:p w14:paraId="1C52CB31" w14:textId="77777777" w:rsidR="003D5899" w:rsidRDefault="003D5899">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="002D1E6D" w:rsidRDefault="002D1E6D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="72891631" w14:textId="77777777" w:rsidR="002D1E6D" w:rsidRDefault="002D1E6D">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002D1E6D">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>NOTA per</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="002D1E6D">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>la compilazione:</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> Scrivere in maniera chiara e comprensibile, preferibilmente in stampatello maiuscolo.</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="002D1E6D" w:rsidRPr="002D1E6D" w:rsidRDefault="002D1E6D">
+  <w:p w14:paraId="10254AD8" w14:textId="77777777" w:rsidR="002D1E6D" w:rsidRPr="002D1E6D" w:rsidRDefault="002D1E6D">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Nelle righe numerate da 1 a 8 occorre </w:t>
     </w:r>
     <w:r w:rsidR="00040743">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">selezionare, </w:t>
     </w:r>
     <w:r>
@@ -7941,127 +7924,137 @@
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> la/e casella/e pe</w:t>
     </w:r>
     <w:r w:rsidR="003902F7">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>r</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>tinente/i.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00BF15EC" w:rsidRDefault="00BF15EC">
+    <w:p w14:paraId="277F8CDB" w14:textId="77777777" w:rsidR="003D5899" w:rsidRDefault="003D5899">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00BF15EC" w:rsidRDefault="00BF15EC">
+    <w:p w14:paraId="61EF98BC" w14:textId="77777777" w:rsidR="003D5899" w:rsidRDefault="003D5899">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="005F7920" w:rsidRPr="00752A81" w:rsidRDefault="005F7920" w:rsidP="000662E0">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="093A0487" w14:textId="77777777" w:rsidR="005F7920" w:rsidRPr="00752A81" w:rsidRDefault="005F7920" w:rsidP="000662E0">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
       <w:ind w:left="-540"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
+    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00752A81">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>mod. RICH_</w:t>
+      <w:t>mod</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00752A81">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="999999"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>. RICH_</w:t>
     </w:r>
     <w:r w:rsidR="007108F7">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>DISPO_COLONNA_MOBILE</w:t>
     </w:r>
     <w:r w:rsidRPr="00752A81">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>_201</w:t>
     </w:r>
     <w:r w:rsidR="007108F7">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="005F7920" w:rsidRPr="00752A81" w:rsidRDefault="00BF15EC" w:rsidP="000662E0">
+  <w:p w14:paraId="11CC60E0" w14:textId="77777777" w:rsidR="005F7920" w:rsidRPr="00752A81" w:rsidRDefault="00BF15EC" w:rsidP="000662E0">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
       <w:ind w:left="-540"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5DF285E7" wp14:editId="3C07E993">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>115570</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="417195" cy="457200"/>
           <wp:effectExtent l="0" t="0" r="1905" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1" name="Immagine 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -8077,236 +8070,371 @@
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="417195" cy="457200"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="005F7920" w:rsidRDefault="005F7920" w:rsidP="000662E0">
+  <w:p w14:paraId="68AD1CD5" w14:textId="77777777" w:rsidR="005F7920" w:rsidRDefault="005F7920" w:rsidP="000662E0">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="720"/>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>Corpo valdostano dei vigili del fuoco</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="005F7920" w:rsidRPr="00F852DD" w:rsidRDefault="005F7920" w:rsidP="000662E0">
+  <w:p w14:paraId="5437FEB4" w14:textId="77777777" w:rsidR="005F7920" w:rsidRPr="00F852DD" w:rsidRDefault="005F7920" w:rsidP="000662E0">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
       <w:ind w:left="720"/>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>PERSONALE VOLONTARIO</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="005F7920" w:rsidRPr="000662E0" w:rsidRDefault="005F7920">
+  <w:p w14:paraId="03332BBE" w14:textId="77777777" w:rsidR="005F7920" w:rsidRPr="000662E0" w:rsidRDefault="005F7920">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="005F7920" w:rsidRPr="00AC20F0" w:rsidRDefault="005F7920" w:rsidP="00C4135F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="146CEEB2" w14:textId="77777777" w:rsidR="005F7920" w:rsidRPr="00AC20F0" w:rsidRDefault="005F7920" w:rsidP="00C4135F">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
       <w:ind w:left="812"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-[...1 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="170"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BF15EC"/>
     <w:rsid w:val="00040743"/>
     <w:rsid w:val="000662E0"/>
     <w:rsid w:val="00073C3C"/>
     <w:rsid w:val="000D446A"/>
     <w:rsid w:val="002037C2"/>
     <w:rsid w:val="00221526"/>
     <w:rsid w:val="002A2F36"/>
     <w:rsid w:val="002D1E6D"/>
     <w:rsid w:val="003902F7"/>
     <w:rsid w:val="00392A78"/>
     <w:rsid w:val="00397F39"/>
+    <w:rsid w:val="003D5899"/>
     <w:rsid w:val="003F0484"/>
     <w:rsid w:val="004008CB"/>
     <w:rsid w:val="004D7E07"/>
     <w:rsid w:val="004E08B9"/>
+    <w:rsid w:val="004E710B"/>
     <w:rsid w:val="005F7920"/>
     <w:rsid w:val="006E428A"/>
     <w:rsid w:val="007108F7"/>
     <w:rsid w:val="00752A81"/>
     <w:rsid w:val="00980C9E"/>
     <w:rsid w:val="00983396"/>
     <w:rsid w:val="009B2651"/>
     <w:rsid w:val="009E557B"/>
     <w:rsid w:val="00AD5EDE"/>
     <w:rsid w:val="00AF5E64"/>
     <w:rsid w:val="00B3070C"/>
     <w:rsid w:val="00B47C5A"/>
     <w:rsid w:val="00B61765"/>
     <w:rsid w:val="00B743FA"/>
     <w:rsid w:val="00BE3524"/>
     <w:rsid w:val="00BF15EC"/>
     <w:rsid w:val="00C4135F"/>
     <w:rsid w:val="00C60BEE"/>
     <w:rsid w:val="00C71EDE"/>
     <w:rsid w:val="00C96E84"/>
     <w:rsid w:val="00CD3B1B"/>
     <w:rsid w:val="00D23A00"/>
     <w:rsid w:val="00D43720"/>
     <w:rsid w:val="00E33E25"/>
     <w:rsid w:val="00ED4A80"/>
     <w:rsid w:val="00F25B05"/>
     <w:rsid w:val="00F325AA"/>
     <w:rsid w:val="00F51328"/>
     <w:rsid w:val="00FE2CDA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="765F934D"/>
+  <w15:docId w15:val="{3E898849-40F7-42A3-8129-6FD48B396FE0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="it-IT" w:eastAsia="it-IT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 5" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -8374,327 +8502,159 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
-  </w:latentStyles>
-[...275 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normale">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00D43720"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titolo5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normale"/>
     <w:next w:val="Normale"/>
     <w:qFormat/>
     <w:rsid w:val="00397F39"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
@@ -8791,65 +8751,61 @@
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grigliatabella">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:rsid w:val="007108F7"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///R:\Volontari\MODULISTICA\MODULI%20COLONNA%20MOBILE_RICHIAMI\mod_RICH_DISPO_COLONNA_MOBILE_2017.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -9095,51 +9051,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>mod_RICH_DISPO_COLONNA_MOBILE_2017</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>472</Words>
   <Characters>2691</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Modello richiesta attestazione formazione</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Corpo valdostano dei vigili del fuoco</Company>