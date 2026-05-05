--- v0 (2026-03-10)
+++ v1 (2026-05-05)
@@ -1727,78 +1727,90 @@
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="136" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>CONTRIBUTO RICHIESTO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10348C33" w14:textId="1EBA5DFD" w:rsidR="00EB356D" w:rsidRPr="00194212" w:rsidRDefault="00EB356D">
+    <w:p w14:paraId="24E24BA7" w14:textId="3577C5D6" w:rsidR="00FF5D34" w:rsidRPr="00FF5D34" w:rsidRDefault="00EB356D" w:rsidP="00FF5D34">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="136"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00194212">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Indicare le spese complessive che si prevede di sostenere</w:t>
       </w:r>
       <w:r w:rsidR="00E40F3C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>. L</w:t>
       </w:r>
       <w:r w:rsidRPr="00194212">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>’entità del contributo richiesto che non potrà essere superiore a euro 20.000,00</w:t>
+        <w:t>’entità del contributo richiesto che non potrà essere superiore a euro 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5D34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00194212">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.000,00</w:t>
       </w:r>
       <w:r w:rsidR="0045541E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="421" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6866"/>
         <w:gridCol w:w="6990"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BD3988" w14:paraId="5C9BF676" w14:textId="77777777" w:rsidTr="005B5044">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6866" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
@@ -2441,56 +2453,54 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>€</w:t>
             </w:r>
             <w:r w:rsidR="00A53C6E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> ….</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5067F4F6" w14:textId="77777777" w:rsidR="00BD3988" w:rsidRDefault="00BD3988" w:rsidP="00194212">
-[...1 lines deleted...]
-        <w:pStyle w:val="Paragrafoelenco"/>
+    <w:p w14:paraId="383329C1" w14:textId="77777777" w:rsidR="00FF5D34" w:rsidRPr="00FF5D34" w:rsidRDefault="00FF5D34" w:rsidP="00FF5D34">
+      <w:pPr>
         <w:spacing w:line="242" w:lineRule="auto"/>
-        <w:ind w:left="284" w:right="136"/>
-        <w:contextualSpacing w:val="0"/>
+        <w:ind w:right="136"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0158DFB5" w14:textId="3C1E4619" w:rsidR="00790CDB" w:rsidRPr="00194212" w:rsidRDefault="00790CDB" w:rsidP="00790CDB">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="136" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
@@ -2859,63 +2869,55 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ULTERIORI </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>NOTE_ campo note opzionale</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D4B4C94" w14:textId="6D67D9EA" w:rsidR="001A5F0B" w:rsidRPr="001A5F0B" w:rsidRDefault="001A5F0B" w:rsidP="001A5F0B">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="136"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001A5F0B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>E’</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> possibile inserire in questo campo ulteriori note o elementi di valorizzazione della proposta progettuale.</w:t>
+        <w:t>E’ possibile inserire in questo campo ulteriori note o elementi di valorizzazione della proposta progettuale.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5391CABF" w14:textId="1F8732EF" w:rsidR="00790CDB" w:rsidRPr="00194212" w:rsidRDefault="00790CDB" w:rsidP="00194212">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="136"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00194212">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>………………….</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="471B1E30" w14:textId="1D1BE3C4" w:rsidR="00790CDB" w:rsidRDefault="00790CDB" w:rsidP="00790CDB">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="1004" w:right="136"/>
@@ -3326,50 +3328,51 @@
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:id w:val="-156540817"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="125466BB" w14:textId="50F5C411" w:rsidR="00EA10CA" w:rsidRPr="00EA10CA" w:rsidRDefault="00EA10CA">
         <w:pPr>
           <w:pStyle w:val="Pidipagina"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EA10CA">
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00EA10CA">
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00EA10CA">
@@ -4181,102 +4184,103 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="140"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="110"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C52033"/>
     <w:rsid w:val="00194212"/>
     <w:rsid w:val="001A5F0B"/>
     <w:rsid w:val="001B399B"/>
     <w:rsid w:val="001B5869"/>
     <w:rsid w:val="001C2FEA"/>
     <w:rsid w:val="001D60C4"/>
     <w:rsid w:val="0045541E"/>
     <w:rsid w:val="00455E93"/>
     <w:rsid w:val="0047217C"/>
     <w:rsid w:val="005241A6"/>
     <w:rsid w:val="0055105A"/>
     <w:rsid w:val="00556A0E"/>
     <w:rsid w:val="005B5044"/>
     <w:rsid w:val="00790CDB"/>
     <w:rsid w:val="00825C92"/>
     <w:rsid w:val="0086110E"/>
     <w:rsid w:val="00877665"/>
     <w:rsid w:val="00991B92"/>
     <w:rsid w:val="00A53C6E"/>
     <w:rsid w:val="00AE7904"/>
     <w:rsid w:val="00BD3988"/>
     <w:rsid w:val="00C52033"/>
     <w:rsid w:val="00D959C0"/>
     <w:rsid w:val="00E40F3C"/>
     <w:rsid w:val="00E75850"/>
     <w:rsid w:val="00E8014E"/>
     <w:rsid w:val="00EA10CA"/>
     <w:rsid w:val="00EB356D"/>
     <w:rsid w:val="00EE3F88"/>
+    <w:rsid w:val="00FF5D34"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="28318F5D"/>