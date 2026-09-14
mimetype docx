--- v0 (2025-10-28)
+++ v1 (2026-09-14)
@@ -7,525 +7,113 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="56A2D68A" w14:textId="77777777" w:rsidR="009D0544" w:rsidRDefault="005110BA" w:rsidP="005110BA">
+    <w:p w14:paraId="0159743C" w14:textId="77777777" w:rsidR="003210A9" w:rsidRDefault="003210A9" w:rsidP="00D87C11">
       <w:pPr>
         <w:pStyle w:val="Titolo"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="001C45C5">
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:w w:val="90"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="16"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
         </w:rPr>
-        <w:t xml:space="preserve"> MODULO DI DOMANDA</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52047A3F" w14:textId="77777777" w:rsidR="003210A9" w:rsidRDefault="003210A9" w:rsidP="005110BA">
+      <w:pPr>
+        <w:pStyle w:val="Titolo"/>
         <w:rPr>
           <w:w w:val="90"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="16"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CF867AA" w14:textId="48B78FD7" w:rsidR="004F7828" w:rsidRPr="00D87C11" w:rsidRDefault="005110BA" w:rsidP="00D87C11">
+      <w:pPr>
+        <w:pStyle w:val="Titolo"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C45C5">
+        <w:rPr>
+          <w:w w:val="90"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="16"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MODULO DI DOMANDA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="16"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">             </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="400D46DF" w14:textId="77777777" w:rsidR="004F7828" w:rsidRDefault="004F7828">
+    <w:p w14:paraId="50ADA9C4" w14:textId="77777777" w:rsidR="004F7828" w:rsidRPr="007301ED" w:rsidRDefault="004F7828" w:rsidP="008C33D5">
       <w:pPr>
         <w:pStyle w:val="Titolo"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5864B193" w14:textId="77777777" w:rsidR="004F7828" w:rsidRPr="007301ED" w:rsidRDefault="004F7828">
-[...435 lines deleted...]
-    <w:p w14:paraId="3156A935" w14:textId="683D95D8" w:rsidR="000D3762" w:rsidRDefault="004360CA" w:rsidP="00993185">
+    <w:p w14:paraId="55B56438" w14:textId="0920C1CD" w:rsidR="00993185" w:rsidRPr="00D87C11" w:rsidRDefault="004360CA" w:rsidP="00D87C11">
       <w:pPr>
         <w:pStyle w:val="Titolo"/>
         <w:ind w:left="1418" w:hanging="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:smallCaps/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C33D5">
         <w:rPr>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Oggetto: </w:t>
       </w:r>
       <w:r w:rsidRPr="008C33D5">
         <w:rPr>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00993185" w:rsidRPr="001C45C5">
         <w:rPr>
@@ -541,134 +129,143 @@
           <w:smallCaps/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00993185" w:rsidRPr="001C45C5">
         <w:rPr>
           <w:smallCaps/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000D3762" w:rsidRPr="001C45C5">
         <w:rPr>
           <w:smallCaps/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>per l’annualità 202</w:t>
       </w:r>
-      <w:r w:rsidR="00E05A4F">
+      <w:r w:rsidR="003210A9">
         <w:rPr>
           <w:smallCaps/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="002C7D01" w:rsidRPr="001C45C5">
         <w:rPr>
           <w:smallCaps/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>-202</w:t>
       </w:r>
-      <w:r w:rsidR="00E05A4F">
+      <w:r w:rsidR="003210A9">
         <w:rPr>
           <w:smallCaps/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="000D3762" w:rsidRPr="001C45C5">
         <w:rPr>
           <w:smallCaps/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t>, a sostegno dell’attività delle bande musicali e per lo svolgimento di corsi di orientamento musicale ai sensi della legge regionale 17 marzo 1986, n. 5.</w:t>
+        <w:t xml:space="preserve">, a sostegno dell’attività delle bande musicali e per lo svolgimento di corsi di orientamento musicale ai sensi della legge regionale 17 marzo 1986, n. </w:t>
+      </w:r>
+      <w:r w:rsidR="00855285">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="000D3762" w:rsidRPr="001C45C5">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64A62A65" w14:textId="77777777" w:rsidR="00A53E77" w:rsidRDefault="00A53E77" w:rsidP="00A53E77">
-[...8 lines deleted...]
-    <w:p w14:paraId="55B56438" w14:textId="77777777" w:rsidR="00993185" w:rsidRPr="007301ED" w:rsidRDefault="00993185" w:rsidP="00A53E77">
+    <w:p w14:paraId="63C2F36B" w14:textId="77777777" w:rsidR="003210A9" w:rsidRPr="007301ED" w:rsidRDefault="003210A9" w:rsidP="00A53E77">
       <w:pPr>
         <w:pStyle w:val="Titolo"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10103" w:type="dxa"/>
-        <w:tblInd w:w="98" w:type="dxa"/>
+        <w:tblW w:w="10519" w:type="dxa"/>
+        <w:tblInd w:w="-318" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1468"/>
+        <w:gridCol w:w="1884"/>
         <w:gridCol w:w="3078"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="1275"/>
         <w:gridCol w:w="1761"/>
         <w:gridCol w:w="1528"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A53E77" w:rsidRPr="007301ED" w14:paraId="009B4A41" w14:textId="77777777" w:rsidTr="00A53E77">
+      <w:tr w:rsidR="00A53E77" w:rsidRPr="007301ED" w14:paraId="009B4A41" w14:textId="77777777" w:rsidTr="003210A9">
         <w:trPr>
           <w:trHeight w:val="618"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1468" w:type="dxa"/>
+            <w:tcW w:w="1884" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="000000"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2AD29807" w14:textId="77777777" w:rsidR="00A53E77" w:rsidRPr="007301ED" w:rsidRDefault="00A53E77" w:rsidP="00870512">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk15456666"/>
             <w:r w:rsidRPr="007301ED">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Quadro A</w:t>
             </w:r>
           </w:p>
@@ -685,369 +282,369 @@
           <w:p w14:paraId="6C1F1CA8" w14:textId="77777777" w:rsidR="00A53E77" w:rsidRPr="007301ED" w:rsidRDefault="00A53E77" w:rsidP="000D3762">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007301ED">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Dat</w:t>
             </w:r>
             <w:r w:rsidR="000D3762">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>i del Legale rappresentante dell’associazione bandistica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A53E77" w:rsidRPr="007301ED" w14:paraId="6E08A692" w14:textId="77777777" w:rsidTr="000756F0">
+      <w:tr w:rsidR="00A53E77" w:rsidRPr="007301ED" w14:paraId="6E08A692" w14:textId="77777777" w:rsidTr="003210A9">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1468" w:type="dxa"/>
+            <w:tcW w:w="1884" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="607C3E68" w14:textId="77777777" w:rsidR="00A53E77" w:rsidRPr="007301ED" w:rsidRDefault="00A53E77" w:rsidP="00870512">
+          <w:p w14:paraId="607C3E68" w14:textId="77777777" w:rsidR="00A53E77" w:rsidRPr="003210A9" w:rsidRDefault="00A53E77" w:rsidP="00870512">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003210A9">
+              <w:rPr>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Nome e Cognome</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8635" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19730EBA" w14:textId="77777777" w:rsidR="00A53E77" w:rsidRPr="007301ED" w:rsidRDefault="00A53E77" w:rsidP="00870512">
+            <w:pPr>
+              <w:rPr>
+                <w:w w:val="90"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A53E77" w:rsidRPr="007301ED" w14:paraId="387A7204" w14:textId="77777777" w:rsidTr="003210A9">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="680"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1884" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CEB274C" w14:textId="77777777" w:rsidR="00A53E77" w:rsidRPr="003210A9" w:rsidRDefault="00A53E77" w:rsidP="00870512">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003210A9">
+              <w:rPr>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nato/a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003210A9">
+              <w:rPr>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8635" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="444F7CFB" w14:textId="77777777" w:rsidR="00A53E77" w:rsidRPr="007301ED" w:rsidRDefault="00A53E77" w:rsidP="00870512">
+            <w:pPr>
+              <w:rPr>
+                <w:w w:val="90"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A53E77" w:rsidRPr="007301ED" w14:paraId="00355CB2" w14:textId="77777777" w:rsidTr="003210A9">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="680"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1884" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C74CC35" w14:textId="77777777" w:rsidR="00A53E77" w:rsidRPr="003210A9" w:rsidRDefault="00A53E77" w:rsidP="00870512">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003210A9">
+              <w:rPr>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in data </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8635" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37CAF568" w14:textId="77777777" w:rsidR="00A53E77" w:rsidRPr="007301ED" w:rsidRDefault="00A53E77" w:rsidP="00870512">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:w w:val="90"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007301ED">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A53E77" w:rsidRPr="007301ED" w14:paraId="19EA8E48" w14:textId="77777777" w:rsidTr="003210A9">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="680"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1884" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A31B7D6" w14:textId="77777777" w:rsidR="00A53E77" w:rsidRPr="003210A9" w:rsidRDefault="00A53E77" w:rsidP="00870512">
+            <w:pPr>
+              <w:rPr>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003210A9">
+              <w:rPr>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>residente in</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3078" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="006655CE" w14:textId="77777777" w:rsidR="00A53E77" w:rsidRPr="007301ED" w:rsidRDefault="00A53E77" w:rsidP="00870512">
+            <w:pPr>
               <w:rPr>
                 <w:w w:val="90"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Nome e Cognome</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="5"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19730EBA" w14:textId="77777777" w:rsidR="00A53E77" w:rsidRPr="007301ED" w:rsidRDefault="00A53E77" w:rsidP="00870512">
-[...33 lines deleted...]
-            <w:r w:rsidRPr="007301ED">
+          <w:p w14:paraId="70F65F22" w14:textId="77777777" w:rsidR="00A53E77" w:rsidRPr="007301ED" w:rsidRDefault="00A53E77" w:rsidP="00870512">
+            <w:pPr>
               <w:rPr>
                 <w:w w:val="90"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>nato/a a</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="5"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="444F7CFB" w14:textId="77777777" w:rsidR="00A53E77" w:rsidRPr="007301ED" w:rsidRDefault="00A53E77" w:rsidP="00870512">
-[...33 lines deleted...]
-            <w:r w:rsidRPr="007301ED">
+          <w:p w14:paraId="36ACA08F" w14:textId="77777777" w:rsidR="00A53E77" w:rsidRPr="007301ED" w:rsidRDefault="00A53E77" w:rsidP="00870512">
+            <w:pPr>
               <w:rPr>
                 <w:w w:val="90"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">in data </w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="5"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1761" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37CAF568" w14:textId="77777777" w:rsidR="00A53E77" w:rsidRPr="007301ED" w:rsidRDefault="00A53E77" w:rsidP="00870512">
-[...25 lines deleted...]
-          <w:p w14:paraId="1A31B7D6" w14:textId="77777777" w:rsidR="00A53E77" w:rsidRPr="007301ED" w:rsidRDefault="00A53E77" w:rsidP="00870512">
+          <w:p w14:paraId="1798561C" w14:textId="77777777" w:rsidR="00A53E77" w:rsidRPr="007301ED" w:rsidRDefault="00A53E77" w:rsidP="00870512">
             <w:pPr>
               <w:rPr>
                 <w:w w:val="90"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007301ED">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1528" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A2C2093" w14:textId="77777777" w:rsidR="00A53E77" w:rsidRPr="007301ED" w:rsidRDefault="00A53E77" w:rsidP="00870512">
+            <w:pPr>
               <w:rPr>
                 <w:w w:val="90"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>residente in</w:t>
-[...99 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A53E77" w:rsidRPr="007301ED" w14:paraId="69B6721C" w14:textId="77777777" w:rsidTr="000756F0">
+      <w:tr w:rsidR="00A53E77" w:rsidRPr="007301ED" w14:paraId="69B6721C" w14:textId="77777777" w:rsidTr="003210A9">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1468" w:type="dxa"/>
+            <w:tcW w:w="1884" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="566122B1" w14:textId="77777777" w:rsidR="00A53E77" w:rsidRPr="007301ED" w:rsidRDefault="00A53E77" w:rsidP="00870512">
+          <w:p w14:paraId="566122B1" w14:textId="77777777" w:rsidR="00A53E77" w:rsidRPr="003210A9" w:rsidRDefault="00A53E77" w:rsidP="00870512">
             <w:pPr>
               <w:rPr>
                 <w:w w:val="90"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="677CC587" w14:textId="77777777" w:rsidR="00A53E77" w:rsidRPr="007301ED" w:rsidRDefault="00A53E77" w:rsidP="00870512">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:w w:val="90"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007301ED">
@@ -1164,1436 +761,1431 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="720CA22C" w14:textId="77777777" w:rsidR="00A53E77" w:rsidRPr="007301ED" w:rsidRDefault="00A53E77" w:rsidP="00870512">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:w w:val="90"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007301ED">
               <w:rPr>
                 <w:i/>
                 <w:w w:val="90"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(Provincia di)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A53E77" w:rsidRPr="007301ED" w14:paraId="26C37A1E" w14:textId="77777777" w:rsidTr="000756F0">
+      <w:tr w:rsidR="00A53E77" w:rsidRPr="007301ED" w14:paraId="26C37A1E" w14:textId="77777777" w:rsidTr="003210A9">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1468" w:type="dxa"/>
+            <w:tcW w:w="1884" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17448D64" w14:textId="77777777" w:rsidR="00A53E77" w:rsidRPr="007301ED" w:rsidRDefault="00A53E77" w:rsidP="00870512">
+          <w:p w14:paraId="17448D64" w14:textId="77777777" w:rsidR="00A53E77" w:rsidRPr="003210A9" w:rsidRDefault="00A53E77" w:rsidP="00870512">
             <w:pPr>
               <w:rPr>
                 <w:b/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003210A9">
+              <w:rPr>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>telefono e/o cellulare</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8635" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BF0FA6A" w14:textId="77777777" w:rsidR="00A53E77" w:rsidRPr="007301ED" w:rsidRDefault="00A53E77" w:rsidP="00870512">
+            <w:pPr>
+              <w:rPr>
                 <w:w w:val="90"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007301ED">
-[...27 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A53E77" w:rsidRPr="007301ED" w14:paraId="6412F497" w14:textId="77777777" w:rsidTr="000756F0">
+      <w:tr w:rsidR="00A53E77" w:rsidRPr="007301ED" w14:paraId="6412F497" w14:textId="77777777" w:rsidTr="003210A9">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1468" w:type="dxa"/>
+            <w:tcW w:w="1884" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3430A0EC" w14:textId="77777777" w:rsidR="00A53E77" w:rsidRPr="007301ED" w:rsidRDefault="00A53E77" w:rsidP="00870512">
+          <w:p w14:paraId="3430A0EC" w14:textId="77777777" w:rsidR="00A53E77" w:rsidRPr="003210A9" w:rsidRDefault="00A53E77" w:rsidP="00870512">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:w w:val="90"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="007301ED">
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003210A9">
               <w:rPr>
                 <w:w w:val="90"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>e-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8635" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="489A5746" w14:textId="77777777" w:rsidR="00A53E77" w:rsidRPr="007301ED" w:rsidRDefault="00A53E77" w:rsidP="00870512">
             <w:pPr>
               <w:rPr>
                 <w:w w:val="90"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
     <w:p w14:paraId="463E2EBB" w14:textId="77777777" w:rsidR="004F7828" w:rsidRDefault="004F7828" w:rsidP="00A53E77"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10103" w:type="dxa"/>
-        <w:tblInd w:w="98" w:type="dxa"/>
+        <w:tblW w:w="10519" w:type="dxa"/>
+        <w:tblInd w:w="-318" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1468"/>
+        <w:gridCol w:w="1884"/>
         <w:gridCol w:w="669"/>
         <w:gridCol w:w="2693"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="418"/>
         <w:gridCol w:w="574"/>
         <w:gridCol w:w="1761"/>
         <w:gridCol w:w="1528"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00481693" w:rsidRPr="007301ED" w14:paraId="23DFF079" w14:textId="77777777" w:rsidTr="00870512">
+      <w:tr w:rsidR="00481693" w:rsidRPr="007301ED" w14:paraId="23DFF079" w14:textId="77777777" w:rsidTr="003210A9">
         <w:trPr>
           <w:trHeight w:val="618"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1468" w:type="dxa"/>
+            <w:tcW w:w="1884" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="000000"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A9388A9" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="007301ED" w:rsidRDefault="00481693" w:rsidP="00870512">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007301ED">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Quadro B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8635" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68EE953B" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="007301ED" w:rsidRDefault="000D3762" w:rsidP="00870512">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Dati dell’associazione bandistica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00481693" w:rsidRPr="007301ED" w14:paraId="2EA748AF" w14:textId="77777777" w:rsidTr="000756F0">
+      <w:tr w:rsidR="00481693" w:rsidRPr="003210A9" w14:paraId="2EA748AF" w14:textId="77777777" w:rsidTr="003210A9">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2137" w:type="dxa"/>
+            <w:tcW w:w="2553" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="611904FB" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="007301ED" w:rsidRDefault="00481693" w:rsidP="00870512">
+          <w:p w14:paraId="611904FB" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="003210A9" w:rsidRDefault="00481693" w:rsidP="00870512">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:w w:val="90"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="12"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="007301ED">
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003210A9">
               <w:rPr>
                 <w:w w:val="90"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Denominazione</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7966" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17E105C6" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="007301ED" w:rsidRDefault="00481693" w:rsidP="00870512">
+          <w:p w14:paraId="17E105C6" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="003210A9" w:rsidRDefault="00481693" w:rsidP="00870512">
             <w:pPr>
               <w:rPr>
                 <w:w w:val="90"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="12"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00481693" w:rsidRPr="007301ED" w14:paraId="4F8FEF54" w14:textId="77777777" w:rsidTr="000756F0">
+      <w:tr w:rsidR="00481693" w:rsidRPr="003210A9" w14:paraId="4F8FEF54" w14:textId="77777777" w:rsidTr="003210A9">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2137" w:type="dxa"/>
+            <w:tcW w:w="2553" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="629C2D8D" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="007301ED" w:rsidRDefault="00481693" w:rsidP="00870512">
+          <w:p w14:paraId="629C2D8D" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="003210A9" w:rsidRDefault="00481693" w:rsidP="00870512">
             <w:pPr>
               <w:rPr>
                 <w:w w:val="90"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7966" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C8C5B1C" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="007301ED" w:rsidRDefault="00481693" w:rsidP="00870512">
+          <w:p w14:paraId="1C8C5B1C" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="003210A9" w:rsidRDefault="00481693" w:rsidP="00870512">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:w w:val="90"/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="007301ED">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003210A9">
               <w:rPr>
                 <w:i/>
                 <w:w w:val="90"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(indicare la denominazione per esteso)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00481693" w:rsidRPr="007301ED" w14:paraId="5DC67472" w14:textId="77777777" w:rsidTr="000756F0">
+      <w:tr w:rsidR="00481693" w:rsidRPr="003210A9" w14:paraId="5DC67472" w14:textId="77777777" w:rsidTr="003210A9">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2137" w:type="dxa"/>
+            <w:tcW w:w="2553" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FDD3F28" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="007301ED" w:rsidRDefault="00481693" w:rsidP="00870512">
+          <w:p w14:paraId="5FDD3F28" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="003210A9" w:rsidRDefault="00481693" w:rsidP="00870512">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:w w:val="90"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="12"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="007301ED">
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003210A9">
               <w:rPr>
                 <w:w w:val="90"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Codice Fiscale/Partita IVA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7966" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45CCD2F9" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="007301ED" w:rsidRDefault="00007357" w:rsidP="00870512">
+          <w:p w14:paraId="45CCD2F9" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="003210A9" w:rsidRDefault="00007357" w:rsidP="00870512">
             <w:pPr>
               <w:rPr>
                 <w:w w:val="90"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="12"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003210A9">
               <w:rPr>
                 <w:w w:val="90"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="12"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>C.F._________________________________________  P.IVA. _________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00481693" w:rsidRPr="007301ED" w14:paraId="313A857D" w14:textId="77777777" w:rsidTr="000756F0">
+      <w:tr w:rsidR="00481693" w:rsidRPr="003210A9" w14:paraId="313A857D" w14:textId="77777777" w:rsidTr="003210A9">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2137" w:type="dxa"/>
+            <w:tcW w:w="2553" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="216E1906" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="007301ED" w:rsidRDefault="00481693" w:rsidP="00870512">
+          <w:p w14:paraId="216E1906" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="003210A9" w:rsidRDefault="00481693" w:rsidP="00870512">
             <w:pPr>
               <w:rPr>
                 <w:w w:val="90"/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="007301ED">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003210A9">
               <w:rPr>
                 <w:w w:val="90"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Indirizzo sede legale</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17C2CC54" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="007301ED" w:rsidRDefault="00481693" w:rsidP="00870512">
+          <w:p w14:paraId="17C2CC54" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="003210A9" w:rsidRDefault="00481693" w:rsidP="00870512">
             <w:pPr>
               <w:rPr>
                 <w:w w:val="90"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2725817E" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="007301ED" w:rsidRDefault="00481693" w:rsidP="00870512">
+          <w:p w14:paraId="2725817E" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="003210A9" w:rsidRDefault="00481693" w:rsidP="00870512">
             <w:pPr>
               <w:rPr>
                 <w:w w:val="90"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64E5837B" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="007301ED" w:rsidRDefault="00481693" w:rsidP="00870512">
+          <w:p w14:paraId="64E5837B" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="003210A9" w:rsidRDefault="00481693" w:rsidP="00870512">
             <w:pPr>
               <w:rPr>
                 <w:w w:val="90"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1761" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53F1F52D" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="007301ED" w:rsidRDefault="00481693" w:rsidP="00870512">
+          <w:p w14:paraId="53F1F52D" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="003210A9" w:rsidRDefault="00481693" w:rsidP="00870512">
             <w:pPr>
               <w:rPr>
                 <w:w w:val="90"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0457A3FB" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="007301ED" w:rsidRDefault="00481693" w:rsidP="00870512">
+          <w:p w14:paraId="0457A3FB" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="003210A9" w:rsidRDefault="00481693" w:rsidP="00870512">
             <w:pPr>
               <w:rPr>
                 <w:w w:val="90"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00481693" w:rsidRPr="007301ED" w14:paraId="5853DE7F" w14:textId="77777777" w:rsidTr="000756F0">
+      <w:tr w:rsidR="00481693" w:rsidRPr="003210A9" w14:paraId="5853DE7F" w14:textId="77777777" w:rsidTr="003210A9">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2137" w:type="dxa"/>
+            <w:tcW w:w="2553" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D1FD3D1" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="007301ED" w:rsidRDefault="00481693" w:rsidP="00870512">
+          <w:p w14:paraId="2D1FD3D1" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="003210A9" w:rsidRDefault="00481693" w:rsidP="00870512">
             <w:pPr>
               <w:rPr>
                 <w:w w:val="90"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="390DD6BD" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="007301ED" w:rsidRDefault="00481693" w:rsidP="00870512">
+          <w:p w14:paraId="390DD6BD" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="003210A9" w:rsidRDefault="00481693" w:rsidP="00870512">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:w w:val="90"/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="007301ED">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003210A9">
               <w:rPr>
                 <w:i/>
                 <w:w w:val="90"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(Via)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62F3D405" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="007301ED" w:rsidRDefault="00481693" w:rsidP="00870512">
+          <w:p w14:paraId="62F3D405" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="003210A9" w:rsidRDefault="00481693" w:rsidP="00870512">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:w w:val="90"/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="007301ED">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003210A9">
               <w:rPr>
                 <w:i/>
                 <w:w w:val="90"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(n.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F19A8F8" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="007301ED" w:rsidRDefault="00481693" w:rsidP="00870512">
+          <w:p w14:paraId="3F19A8F8" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="003210A9" w:rsidRDefault="00481693" w:rsidP="00870512">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:w w:val="90"/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="007301ED">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003210A9">
               <w:rPr>
                 <w:i/>
                 <w:w w:val="90"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(CAP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1761" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5674142D" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="007301ED" w:rsidRDefault="00481693" w:rsidP="00870512">
+          <w:p w14:paraId="5674142D" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="003210A9" w:rsidRDefault="00481693" w:rsidP="00870512">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:w w:val="90"/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="007301ED">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003210A9">
               <w:rPr>
                 <w:i/>
                 <w:w w:val="90"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(Comune di)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E36D345" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="007301ED" w:rsidRDefault="00481693" w:rsidP="00870512">
+          <w:p w14:paraId="3E36D345" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="003210A9" w:rsidRDefault="00481693" w:rsidP="00870512">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:w w:val="90"/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="007301ED">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003210A9">
               <w:rPr>
                 <w:i/>
                 <w:w w:val="90"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(Provincia di)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00481693" w:rsidRPr="007301ED" w14:paraId="4E5F6B33" w14:textId="77777777" w:rsidTr="000756F0">
+      <w:tr w:rsidR="00481693" w:rsidRPr="003210A9" w14:paraId="4E5F6B33" w14:textId="77777777" w:rsidTr="003210A9">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2137" w:type="dxa"/>
+            <w:tcW w:w="2553" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="248BA593" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="007301ED" w:rsidRDefault="00481693" w:rsidP="00870512">
+          <w:p w14:paraId="248BA593" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="003210A9" w:rsidRDefault="00481693" w:rsidP="00870512">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:w w:val="90"/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="007301ED">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003210A9">
               <w:rPr>
                 <w:w w:val="90"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Recapito postale - indirizzo cui</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C5BC069" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="007301ED" w:rsidRDefault="00481693" w:rsidP="00870512">
+          <w:p w14:paraId="1C5BC069" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="003210A9" w:rsidRDefault="00481693" w:rsidP="00870512">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:w w:val="90"/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="007301ED">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003210A9">
               <w:rPr>
                 <w:w w:val="90"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> inviare la corrispondenza</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06F144FB" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="007301ED" w:rsidRDefault="00481693" w:rsidP="00870512">
+          <w:p w14:paraId="06F144FB" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="003210A9" w:rsidRDefault="00481693" w:rsidP="00870512">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:w w:val="90"/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="007301ED">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003210A9">
               <w:rPr>
                 <w:i/>
                 <w:w w:val="90"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(se diverso da sede legale)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70EFF393" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="007301ED" w:rsidRDefault="00481693" w:rsidP="00870512">
+          <w:p w14:paraId="70EFF393" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="003210A9" w:rsidRDefault="00481693" w:rsidP="00870512">
             <w:pPr>
               <w:rPr>
                 <w:w w:val="90"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4060368E" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="007301ED" w:rsidRDefault="00481693" w:rsidP="00870512">
+          <w:p w14:paraId="4060368E" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="003210A9" w:rsidRDefault="00481693" w:rsidP="00870512">
             <w:pPr>
               <w:rPr>
                 <w:w w:val="90"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4619ABA5" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="007301ED" w:rsidRDefault="00481693" w:rsidP="00870512">
+          <w:p w14:paraId="4619ABA5" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="003210A9" w:rsidRDefault="00481693" w:rsidP="00870512">
             <w:pPr>
               <w:rPr>
                 <w:w w:val="90"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1761" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61DAAC69" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="007301ED" w:rsidRDefault="00481693" w:rsidP="00870512">
+          <w:p w14:paraId="61DAAC69" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="003210A9" w:rsidRDefault="00481693" w:rsidP="00870512">
             <w:pPr>
               <w:rPr>
                 <w:w w:val="90"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D151F53" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="007301ED" w:rsidRDefault="00481693" w:rsidP="00870512">
+          <w:p w14:paraId="1D151F53" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="003210A9" w:rsidRDefault="00481693" w:rsidP="00870512">
             <w:pPr>
               <w:rPr>
                 <w:w w:val="90"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00481693" w:rsidRPr="007301ED" w14:paraId="34AB7BEC" w14:textId="77777777" w:rsidTr="000756F0">
+      <w:tr w:rsidR="00481693" w:rsidRPr="003210A9" w14:paraId="34AB7BEC" w14:textId="77777777" w:rsidTr="003210A9">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2137" w:type="dxa"/>
+            <w:tcW w:w="2553" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DA05846" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="007301ED" w:rsidRDefault="00481693" w:rsidP="00870512">
+          <w:p w14:paraId="3DA05846" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="003210A9" w:rsidRDefault="00481693" w:rsidP="00870512">
             <w:pPr>
               <w:rPr>
                 <w:w w:val="90"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B67399D" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="007301ED" w:rsidRDefault="00481693" w:rsidP="00870512">
+          <w:p w14:paraId="4B67399D" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="003210A9" w:rsidRDefault="00481693" w:rsidP="00870512">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:w w:val="90"/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="007301ED">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003210A9">
               <w:rPr>
                 <w:i/>
                 <w:w w:val="90"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(Via)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="521A211D" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="007301ED" w:rsidRDefault="00481693" w:rsidP="00870512">
+          <w:p w14:paraId="521A211D" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="003210A9" w:rsidRDefault="00481693" w:rsidP="00870512">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:w w:val="90"/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="007301ED">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003210A9">
               <w:rPr>
                 <w:i/>
                 <w:w w:val="90"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(n.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F7530A6" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="007301ED" w:rsidRDefault="00481693" w:rsidP="00870512">
+          <w:p w14:paraId="4F7530A6" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="003210A9" w:rsidRDefault="00481693" w:rsidP="00870512">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:w w:val="90"/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="007301ED">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003210A9">
               <w:rPr>
                 <w:i/>
                 <w:w w:val="90"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(CAP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1761" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DD82559" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="007301ED" w:rsidRDefault="00481693" w:rsidP="00870512">
+          <w:p w14:paraId="5DD82559" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="003210A9" w:rsidRDefault="00481693" w:rsidP="00870512">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:w w:val="90"/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="007301ED">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003210A9">
               <w:rPr>
                 <w:i/>
                 <w:w w:val="90"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(Comune di)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="481DA764" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="007301ED" w:rsidRDefault="00481693" w:rsidP="00870512">
+          <w:p w14:paraId="481DA764" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="003210A9" w:rsidRDefault="00481693" w:rsidP="00870512">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:w w:val="90"/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="007301ED">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003210A9">
               <w:rPr>
                 <w:i/>
                 <w:w w:val="90"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(Provincia di)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00481693" w:rsidRPr="007301ED" w14:paraId="6E036B3E" w14:textId="77777777" w:rsidTr="000756F0">
+      <w:tr w:rsidR="00481693" w:rsidRPr="003210A9" w14:paraId="6E036B3E" w14:textId="77777777" w:rsidTr="003210A9">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2137" w:type="dxa"/>
+            <w:tcW w:w="2553" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31BDE959" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="007301ED" w:rsidRDefault="00481693" w:rsidP="00870512">
+          <w:p w14:paraId="31BDE959" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="003210A9" w:rsidRDefault="00481693" w:rsidP="00870512">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:w w:val="90"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="12"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="007301ED">
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003210A9">
               <w:rPr>
                 <w:w w:val="90"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Telefono</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7966" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DADC24A" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="007301ED" w:rsidRDefault="00481693" w:rsidP="00870512">
+          <w:p w14:paraId="5DADC24A" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="003210A9" w:rsidRDefault="00481693" w:rsidP="00870512">
             <w:pPr>
               <w:rPr>
                 <w:w w:val="90"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="12"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00481693" w:rsidRPr="007301ED" w14:paraId="795B2C34" w14:textId="77777777" w:rsidTr="000756F0">
+      <w:tr w:rsidR="00481693" w:rsidRPr="003210A9" w14:paraId="795B2C34" w14:textId="77777777" w:rsidTr="003210A9">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2137" w:type="dxa"/>
+            <w:tcW w:w="2553" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14362BFA" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="007301ED" w:rsidRDefault="00481693" w:rsidP="00870512">
+          <w:p w14:paraId="14362BFA" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="003210A9" w:rsidRDefault="00481693" w:rsidP="00870512">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:w w:val="90"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="12"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="007301ED">
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003210A9">
               <w:rPr>
                 <w:w w:val="90"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Indirizzo E-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4103" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D41D26F" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="007301ED" w:rsidRDefault="00481693" w:rsidP="00870512">
+          <w:p w14:paraId="7D41D26F" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="003210A9" w:rsidRDefault="00481693" w:rsidP="00870512">
             <w:pPr>
               <w:rPr>
                 <w:w w:val="90"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="12"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3863" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6132EA80" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="007301ED" w:rsidRDefault="00481693" w:rsidP="00870512">
+          <w:p w14:paraId="6132EA80" w14:textId="77777777" w:rsidR="00481693" w:rsidRPr="003210A9" w:rsidRDefault="00481693" w:rsidP="00870512">
             <w:pPr>
               <w:rPr>
                 <w:w w:val="90"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="12"/>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007301ED">
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003210A9">
               <w:rPr>
                 <w:w w:val="90"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="12"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PEC </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000756F0" w:rsidRPr="007301ED" w14:paraId="03B9D772" w14:textId="77777777" w:rsidTr="00870512">
+      <w:tr w:rsidR="000756F0" w:rsidRPr="003210A9" w14:paraId="03B9D772" w14:textId="77777777" w:rsidTr="003210A9">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2137" w:type="dxa"/>
+            <w:tcW w:w="2553" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39BBC2D3" w14:textId="77777777" w:rsidR="000756F0" w:rsidRPr="007301ED" w:rsidRDefault="000756F0" w:rsidP="00870512">
+          <w:p w14:paraId="39BBC2D3" w14:textId="77777777" w:rsidR="000756F0" w:rsidRPr="003210A9" w:rsidRDefault="000756F0" w:rsidP="00870512">
             <w:pPr>
               <w:rPr>
                 <w:w w:val="90"/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="007301ED">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003210A9">
               <w:rPr>
                 <w:w w:val="90"/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-              </w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Persona di contatto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4103" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="732DDCE9" w14:textId="77777777" w:rsidR="000756F0" w:rsidRPr="007301ED" w:rsidRDefault="000756F0" w:rsidP="00870512">
+          <w:p w14:paraId="732DDCE9" w14:textId="77777777" w:rsidR="000756F0" w:rsidRPr="003210A9" w:rsidRDefault="000756F0" w:rsidP="00870512">
             <w:pPr>
               <w:rPr>
                 <w:w w:val="90"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3863" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4180C2B1" w14:textId="77777777" w:rsidR="000756F0" w:rsidRPr="007301ED" w:rsidRDefault="000756F0" w:rsidP="00870512">
+          <w:p w14:paraId="4180C2B1" w14:textId="77777777" w:rsidR="000756F0" w:rsidRPr="003210A9" w:rsidRDefault="000756F0" w:rsidP="00870512">
             <w:pPr>
               <w:rPr>
                 <w:w w:val="90"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000756F0" w:rsidRPr="007301ED" w14:paraId="39B598CE" w14:textId="77777777" w:rsidTr="00870512">
+      <w:tr w:rsidR="000756F0" w:rsidRPr="003210A9" w14:paraId="39B598CE" w14:textId="77777777" w:rsidTr="003210A9">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2137" w:type="dxa"/>
+            <w:tcW w:w="2553" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B8AED69" w14:textId="77777777" w:rsidR="000756F0" w:rsidRPr="007301ED" w:rsidRDefault="000756F0" w:rsidP="00870512">
+          <w:p w14:paraId="0B8AED69" w14:textId="77777777" w:rsidR="000756F0" w:rsidRPr="003210A9" w:rsidRDefault="000756F0" w:rsidP="00870512">
             <w:pPr>
               <w:rPr>
                 <w:w w:val="90"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4103" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BC28313" w14:textId="77777777" w:rsidR="000756F0" w:rsidRPr="007301ED" w:rsidRDefault="000756F0" w:rsidP="000756F0">
+          <w:p w14:paraId="6BC28313" w14:textId="77777777" w:rsidR="000756F0" w:rsidRPr="003210A9" w:rsidRDefault="000756F0" w:rsidP="000756F0">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:w w:val="90"/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="007301ED">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003210A9">
               <w:rPr>
                 <w:i/>
                 <w:w w:val="90"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(Nome e Cognome)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3863" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="202B5702" w14:textId="77777777" w:rsidR="000756F0" w:rsidRPr="007301ED" w:rsidRDefault="000756F0" w:rsidP="000756F0">
+          <w:p w14:paraId="202B5702" w14:textId="77777777" w:rsidR="000756F0" w:rsidRPr="003210A9" w:rsidRDefault="000756F0" w:rsidP="000756F0">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:w w:val="90"/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="007301ED">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003210A9">
               <w:rPr>
                 <w:i/>
                 <w:w w:val="90"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(cellulare)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="06B3EFB4" w14:textId="77777777" w:rsidR="00993185" w:rsidRDefault="00993185" w:rsidP="00A53E77"/>
+    <w:p w14:paraId="06B3EFB4" w14:textId="77777777" w:rsidR="00993185" w:rsidRPr="003210A9" w:rsidRDefault="00993185" w:rsidP="00A53E77">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="3FFF9033" w14:textId="77777777" w:rsidR="00293DB9" w:rsidRPr="007301ED" w:rsidRDefault="00293DB9" w:rsidP="00A53E77"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10108" w:type="dxa"/>
-        <w:tblInd w:w="98" w:type="dxa"/>
+        <w:tblW w:w="10524" w:type="dxa"/>
+        <w:tblInd w:w="-318" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1469"/>
+        <w:gridCol w:w="1885"/>
         <w:gridCol w:w="8639"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A53E77" w:rsidRPr="007301ED" w14:paraId="4D067724" w14:textId="77777777" w:rsidTr="00CC5208">
+      <w:tr w:rsidR="00A53E77" w:rsidRPr="007301ED" w14:paraId="4D067724" w14:textId="77777777" w:rsidTr="003210A9">
         <w:trPr>
           <w:trHeight w:val="618"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1469" w:type="dxa"/>
+            <w:tcW w:w="1885" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="000000"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A4BDD20" w14:textId="77777777" w:rsidR="00A53E77" w:rsidRPr="007301ED" w:rsidRDefault="00481693" w:rsidP="00870512">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Quadro C</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2601,57 +2193,57 @@
           <w:tcPr>
             <w:tcW w:w="8639" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B6F0457" w14:textId="77777777" w:rsidR="00A53E77" w:rsidRPr="007301ED" w:rsidRDefault="000D3762" w:rsidP="000D3762">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Profilo dell’associazione bandistica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A53E77" w:rsidRPr="007301ED" w14:paraId="0DAD67D8" w14:textId="77777777" w:rsidTr="00CC5208">
+      <w:tr w:rsidR="00A53E77" w:rsidRPr="007301ED" w14:paraId="0DAD67D8" w14:textId="77777777" w:rsidTr="003210A9">
         <w:trPr>
           <w:trHeight w:val="1905"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10108" w:type="dxa"/>
+            <w:tcW w:w="10524" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C156B62" w14:textId="77777777" w:rsidR="00A53E77" w:rsidRPr="001636D8" w:rsidRDefault="00A53E77" w:rsidP="00870512">
             <w:pPr>
               <w:rPr>
                 <w:w w:val="90"/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2CC55722" w14:textId="77777777" w:rsidR="00155CFF" w:rsidRDefault="00155CFF" w:rsidP="00155CFF">
             <w:pPr>
               <w:rPr>
                 <w:w w:val="90"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="29AC8699" w14:textId="77777777" w:rsidR="00155CFF" w:rsidRPr="007301ED" w:rsidRDefault="00481693" w:rsidP="00155CFF">
@@ -2930,57 +2522,57 @@
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4C0F9AAB" w14:textId="77777777" w:rsidR="00293DB9" w:rsidRPr="00293DB9" w:rsidRDefault="00293DB9" w:rsidP="00293DB9">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC5208" w:rsidRPr="007301ED" w14:paraId="451C2F09" w14:textId="77777777" w:rsidTr="00870512">
+      <w:tr w:rsidR="00CC5208" w:rsidRPr="007301ED" w14:paraId="451C2F09" w14:textId="77777777" w:rsidTr="003210A9">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="2835"/>
+          <w:trHeight w:hRule="exact" w:val="783"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10108" w:type="dxa"/>
+            <w:tcW w:w="10524" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50757527" w14:textId="52F99343" w:rsidR="00CC5208" w:rsidRPr="007301ED" w:rsidRDefault="00CC5208" w:rsidP="00870512">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:w w:val="90"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="90"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>NUMERO TOTALE DEI COMPONENTI DELL’ASSOCIAZIONE BANDISTICA:</w:t>
             </w:r>
             <w:r w:rsidR="007C1D3F">
@@ -2991,110 +2583,98 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="90"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="16"/>
                 <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>________</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC5208">
               <w:rPr>
                 <w:w w:val="90"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="16"/>
                 <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="65454C40" w14:textId="77777777" w:rsidR="00293DB9" w:rsidRDefault="00293DB9" w:rsidP="003C7C6B">
+    <w:p w14:paraId="2E8B273E" w14:textId="77777777" w:rsidR="000D3762" w:rsidRDefault="000D3762" w:rsidP="003C7C6B">
       <w:pPr>
         <w:pStyle w:val="Titolo"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E8B273E" w14:textId="77777777" w:rsidR="000D3762" w:rsidRDefault="000D3762" w:rsidP="003C7C6B">
+    <w:p w14:paraId="2B6D2FE5" w14:textId="77777777" w:rsidR="00CC5208" w:rsidRDefault="00CC5208" w:rsidP="003C7C6B">
       <w:pPr>
         <w:pStyle w:val="Titolo"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B6D2FE5" w14:textId="77777777" w:rsidR="00CC5208" w:rsidRDefault="00CC5208" w:rsidP="003C7C6B">
+    <w:p w14:paraId="16D32AC7" w14:textId="77777777" w:rsidR="000D3762" w:rsidRDefault="000D3762" w:rsidP="003C7C6B">
       <w:pPr>
         <w:pStyle w:val="Titolo"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16D32AC7" w14:textId="77777777" w:rsidR="000D3762" w:rsidRDefault="000D3762" w:rsidP="003C7C6B">
+    <w:p w14:paraId="3E1CCBD1" w14:textId="77777777" w:rsidR="007301ED" w:rsidRDefault="004360CA" w:rsidP="001E44E1">
       <w:pPr>
         <w:pStyle w:val="Titolo"/>
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="Titolo"/>
+      <w:r w:rsidRPr="00452152">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>Il/La sottoscritto/a (Cognome e nome)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71C3DB40" w14:textId="77777777" w:rsidR="001E44E1" w:rsidRPr="001636D8" w:rsidRDefault="001E44E1" w:rsidP="001E44E1">
       <w:pPr>
         <w:pStyle w:val="Titolo"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01BF2DA6" w14:textId="77777777" w:rsidR="007301ED" w:rsidRPr="00452152" w:rsidRDefault="004360CA" w:rsidP="001E44E1">
       <w:pPr>
         <w:pStyle w:val="usoboll1"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="5670"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -3215,275 +2795,251 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002B5162">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>PRESO ATTO:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F0BCC30" w14:textId="77777777" w:rsidR="003C7C6B" w:rsidRPr="00D144FC" w:rsidRDefault="00D144FC" w:rsidP="00CC5208">
+    <w:p w14:paraId="5F0BCC30" w14:textId="33407872" w:rsidR="003C7C6B" w:rsidRPr="00C17471" w:rsidRDefault="00D144FC" w:rsidP="00CC5208">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="96"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>della legge regionale 17 marzo 1986, n. 5 recante “Interventi regionali per l’attività delle bande musicali e per l’attuazione i corsi di orientamento musicale di tipo corale, strumentale e bandistico”;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62A53284" w14:textId="7637722D" w:rsidR="00D144FC" w:rsidRPr="003C7C6B" w:rsidRDefault="00D144FC" w:rsidP="00CC5208">
-[...1 lines deleted...]
-        <w:pStyle w:val="Default"/>
+    <w:p w14:paraId="47899037" w14:textId="1D417567" w:rsidR="00C17471" w:rsidRPr="00D87C11" w:rsidRDefault="00C17471" w:rsidP="00C17471">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87C11">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">delle Disposizioni applicative per la concessione di contributi a sostegno </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87C11">
+        <w:t>dell’attività e dei corsi delle bande musicali della Valle d’Aosta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87C11">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, approvat</w:t>
+      </w:r>
+      <w:r w:rsidR="00D87C11">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87C11">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con deliberazione della Giunta regionale n. 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00D87C11" w:rsidRPr="00D87C11">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>050</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87C11">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in data </w:t>
+      </w:r>
+      <w:r w:rsidR="00D87C11" w:rsidRPr="00D87C11">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>11 settembre 2026;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87C11">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B59848E" w14:textId="77777777" w:rsidR="00C17471" w:rsidRPr="00D144FC" w:rsidRDefault="00C17471" w:rsidP="00C17471">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
         <w:spacing w:after="120"/>
-        <w:ind w:right="96"/>
+        <w:ind w:left="720" w:right="96"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...82 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="768FCD10" w14:textId="77777777" w:rsidR="007301ED" w:rsidRPr="004F7828" w:rsidRDefault="00094F59" w:rsidP="004F7828">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
         <w:ind w:right="96"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E44E1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>CHIEDE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05BADA39" w14:textId="65303F23" w:rsidR="001636D8" w:rsidRPr="001C45C5" w:rsidRDefault="00346B0D" w:rsidP="00346B0D">
+    <w:p w14:paraId="05BADA39" w14:textId="382C249C" w:rsidR="001636D8" w:rsidRPr="0048533F" w:rsidRDefault="00346B0D" w:rsidP="00346B0D">
       <w:pPr>
         <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C45C5">
+      <w:r w:rsidRPr="0048533F">
         <w:rPr>
           <w:b/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>DI BENEFICIARE, PER L’ANNUALITÀ 20</w:t>
       </w:r>
-      <w:r w:rsidR="002C7D01" w:rsidRPr="001C45C5">
+      <w:r w:rsidR="002C7D01" w:rsidRPr="0048533F">
         <w:rPr>
           <w:b/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00E05A4F">
+      <w:r w:rsidR="003210A9" w:rsidRPr="0048533F">
         <w:rPr>
           <w:b/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002C7D01" w:rsidRPr="001C45C5">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="002C7D01" w:rsidRPr="0048533F">
         <w:rPr>
           <w:b/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>-202</w:t>
       </w:r>
-      <w:r w:rsidR="00E05A4F">
+      <w:r w:rsidR="003210A9" w:rsidRPr="0048533F">
         <w:rPr>
           <w:b/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001C45C5">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048533F">
         <w:rPr>
           <w:b/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>, DELL’INTERVENTO REGIONALE A SOSTEGNO DELL’ATTIVITÀ DELLE BANDE MUSICALI E PER L’ATTUAZIONE DEI CORSI DI ORIENTAMENTO MUSICALE DI CUI ALLA LEGGE REGIONALE 17 MARZO 1986, N. 5</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C527679" w14:textId="77777777" w:rsidR="0029237A" w:rsidRDefault="0029237A" w:rsidP="00346B0D">
       <w:pPr>
         <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="329801E2" w14:textId="77777777" w:rsidR="0029237A" w:rsidRPr="0029237A" w:rsidRDefault="0029237A" w:rsidP="0029237A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0029237A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
       <w:r w:rsidRPr="0029237A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>(Luogo e data)</w:t>
       </w:r>
       <w:r w:rsidRPr="0029237A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0029237A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
@@ -3635,62 +3191,92 @@
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0029237A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0029237A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0029237A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>(firma)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49784CD8" w14:textId="77777777" w:rsidR="00DA0B86" w:rsidRPr="00DA0B86" w:rsidRDefault="00346B0D" w:rsidP="00346B0D">
+    <w:p w14:paraId="657DC51F" w14:textId="77777777" w:rsidR="003210A9" w:rsidRDefault="003210A9" w:rsidP="00346B0D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11A122A7" w14:textId="77777777" w:rsidR="003210A9" w:rsidRDefault="003210A9" w:rsidP="00346B0D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49784CD8" w14:textId="2500253C" w:rsidR="00DA0B86" w:rsidRPr="00DA0B86" w:rsidRDefault="00346B0D" w:rsidP="00346B0D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>A tal fine, ai sensi del D.P.R. 28 dicembre 2000, n. 445 ed in particolare ai sensi degli articoli 46 e 47 del medesimo, e degli articoli 30 e 31 della l.r. 19/2007, sotto la propria esclusiva responsabilità e consapevole delle sanzioni previste dalla legislazione penale e dalle leggi speciali i</w:t>
+        <w:t xml:space="preserve">A tal fine, ai sensi del D.P.R. 28 dicembre 2000, n. 445 ed in particolare ai sensi degli articoli 46 e 47 del medesimo, e degli articoli 30 e 31 della </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l.r</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. 19/2007, sotto la propria esclusiva responsabilità e consapevole delle sanzioni previste dalla legislazione penale e dalle leggi speciali i</w:t>
       </w:r>
       <w:r w:rsidR="00DA0B86">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n materia di falsità degli atti:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2728E911" w14:textId="77777777" w:rsidR="00346B0D" w:rsidRPr="004863FF" w:rsidRDefault="00346B0D" w:rsidP="00346B0D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6781E88C" w14:textId="77777777" w:rsidR="00346B0D" w:rsidRPr="00DA0B86" w:rsidRDefault="00346B0D" w:rsidP="00DA0B86">
       <w:pPr>
         <w:pStyle w:val="Corpodeltesto3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -3701,128 +3287,168 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DICHIARA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DC3259D" w14:textId="77777777" w:rsidR="00DA0B86" w:rsidRDefault="00DA0B86" w:rsidP="00CC5208">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>di aver preso visione dei contenuti della legge regionale 17 marzo 1986, n. 5 (Interventi regionali per l’attività delle bande musicali e per l’attuazione di corsi di orientamento musicale di tipo corale, strumentale e bandistico);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4286E14F" w14:textId="77777777" w:rsidR="00C52AE3" w:rsidRPr="00950AB5" w:rsidRDefault="004F7828" w:rsidP="00CC5208">
+    <w:p w14:paraId="4286E14F" w14:textId="502B5CC0" w:rsidR="00C52AE3" w:rsidRDefault="004F7828" w:rsidP="00CC5208">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001636D8">
         <w:rPr>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">che </w:t>
       </w:r>
       <w:r w:rsidR="00DC0920">
         <w:rPr>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>L’ASSOCIAZIONE BANDISTICA</w:t>
       </w:r>
       <w:r w:rsidRPr="001636D8">
         <w:rPr>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B7E757B" w14:textId="77777777" w:rsidR="00DA0B86" w:rsidRDefault="002647BB" w:rsidP="00CC5208">
+    <w:p w14:paraId="0EAAE21D" w14:textId="77777777" w:rsidR="0017789E" w:rsidRDefault="0017789E" w:rsidP="0017789E">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>non è destinataria</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> di provvedimenti giudiziari che applicano le sanzioni amministrative di cui all’articolo 9, comma 2, lettera d), del decreto legislativo 8 giugno 2001, n. 231 (Disciplina della responsabilità amministrativa delle persone giuridiche, delle società e delle associazioni anche prive di personalità giuridica, a norma dell’articolo 11 della l. 300/2000);</w:t>
+        <w:t>svolge attività di banda musicale, come desumibile dallo Statuto e dall’atto costitutivo;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D6DCB18" w14:textId="77777777" w:rsidR="004F7828" w:rsidRDefault="004F7828" w:rsidP="00CC5208">
+    <w:p w14:paraId="167BFD54" w14:textId="7494E1E4" w:rsidR="0017789E" w:rsidRPr="0017789E" w:rsidRDefault="0017789E" w:rsidP="0017789E">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">non persegue finalità di lucro ovvero, qualora produca utili o avanzi di gestione, ha l’obbligo statutario di reinvestirli nello svolgimento delle attività previste nell’oggetto sociale; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B7E757B" w14:textId="77777777" w:rsidR="00DA0B86" w:rsidRDefault="002647BB" w:rsidP="00CC5208">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk239245904"/>
+      <w:r>
+        <w:t>non è destinataria</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA0B86">
+        <w:t xml:space="preserve"> di provvedimenti giudiziari che applicano le sanzioni amministrative di cui all’articolo 9, comma 2, lettera d), del decreto legislativo 8 giugno 2001, n. 231 (Disciplina della responsabilità amministrativa delle persone giuridiche, delle società e delle associazioni anche prive di personalità giuridica, a norma dell’articolo 11 della l. 300/2000);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="4D6DCB18" w14:textId="77777777" w:rsidR="004F7828" w:rsidRDefault="004F7828" w:rsidP="00CC5208">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r w:rsidRPr="002171AE">
         <w:t xml:space="preserve">non </w:t>
       </w:r>
       <w:r>
         <w:t>è</w:t>
       </w:r>
       <w:r w:rsidR="002647BB">
         <w:t xml:space="preserve"> sottoposta</w:t>
       </w:r>
       <w:r w:rsidRPr="002171AE">
         <w:t xml:space="preserve"> a procedure di liquidazione, compresa la liquidazione volontaria, fallimento, concordato preventivo, amministrazione controllata, o non </w:t>
       </w:r>
       <w:r>
         <w:t>ha</w:t>
       </w:r>
       <w:r w:rsidRPr="002171AE">
         <w:t xml:space="preserve"> in corso un procedimento propedeutico alla dichiara</w:t>
       </w:r>
       <w:r w:rsidR="002647BB">
         <w:t>zione di una di tali situazioni;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="081548A4" w14:textId="77777777" w:rsidR="00F45286" w:rsidRDefault="004F7828" w:rsidP="00CC5208">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
@@ -3858,180 +3484,333 @@
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001636D8">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>(N.B.: è entrato in vigore dal 1</w:t>
       </w:r>
       <w:r w:rsidR="008955B4">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">° </w:t>
       </w:r>
       <w:r w:rsidRPr="001636D8">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>gennaio 2019 l’obbligo di pubblicità e trasparenza per tutti i soggetti, comprese le associazioni, che ricevono finanziamenti dalla pubblica amministrazione: ogni anno devono pubblicare online il rendiconto di tutti i contributi pubblici ricevuti nel corso dell’anno precedente, se la somma totale supera i 10.000 euro);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45776F7A" w14:textId="77777777" w:rsidR="004F7828" w:rsidRDefault="004F7828" w:rsidP="00CC5208">
+    <w:p w14:paraId="0D062976" w14:textId="77777777" w:rsidR="005C77F5" w:rsidRDefault="004F7828" w:rsidP="005C77F5">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:r w:rsidRPr="005C77F5">
+        <w:t>di essere a conoscenza che l'Amministrazione si riserva il diritto di procedere d'ufficio a verifiche, anche a campione, in ordine alla veridicità delle dichiarazioni rilasciate e/o, comunque rese nel corso della procedura, ai sensi e per gli effetti della normativa vigente;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22209257" w14:textId="40715907" w:rsidR="005C77F5" w:rsidRPr="005C77F5" w:rsidRDefault="005C77F5" w:rsidP="005C77F5">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C77F5">
+        <w:t>di</w:t>
+      </w:r>
       <w:r w:rsidRPr="007301ED">
-        <w:lastRenderedPageBreak/>
-        <w:t>di essere a conoscenza che l'Amministrazione si riserva il diritto di procedere d'ufficio a verifiche, anche a campione, in ordine alla veridicità delle dichiarazioni rilasciate e/o, comunque rese nel corso della procedura, ai sensi e per gli effetti della normativa vigente;</w:t>
+        <w:t xml:space="preserve"> essere consapevole </w:t>
+      </w:r>
+      <w:r>
+        <w:t>che q</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C77F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ualora dal controllo si rilevino elementi di falsità nelle dichiarazioni rese da un soggetto, il Dirigente della Struttura competente è tenuto a:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11FC69D9" w14:textId="77777777" w:rsidR="00B45FB4" w:rsidRDefault="004F7828" w:rsidP="00CC5208">
+    <w:p w14:paraId="569ADC36" w14:textId="77777777" w:rsidR="005C77F5" w:rsidRDefault="005C77F5" w:rsidP="005C77F5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004021F9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>comunicare all’interessato l’esito del controllo inviando una lettera di richiesta chiarimenti con richiesta di risposta entro 10 giorni e, successivamente, comunicare la eventuale decisione finale di decadenza dal beneficio concesso;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DFEDDD6" w14:textId="0D2BE0B4" w:rsidR="005C77F5" w:rsidRDefault="005C77F5" w:rsidP="005C77F5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004021F9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">adottare un provvedimento </w:t>
+      </w:r>
+      <w:r w:rsidR="004B5054">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>di decadenza</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004021F9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dai benefici eventualmente conseguiti a seguito delle false dichiarazioni accertate e, se già erogato, per il recupero delle somme indebitamente percepite dal dichiarante, ai sensi dell’articolo 75 del DPR 445/2000, applicando a tali somme gli interessi legali maturandi dalla data del mandato di pagamento alla data dell’effettivo versamento della somma da restituire; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05910288" w14:textId="77777777" w:rsidR="005C77F5" w:rsidRDefault="005C77F5" w:rsidP="005C77F5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004021F9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>applicare, se del caso, la sanzione amministrativa ai sensi dell’articolo 76 del DPR 445/2000;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="271AE031" w14:textId="77777777" w:rsidR="005C77F5" w:rsidRPr="005C77F5" w:rsidRDefault="005C77F5" w:rsidP="005C77F5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004021F9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">trasmettere gli atti contenenti false dichiarazioni all’autorità giudiziaria in applicazione dell’art. 76 del DPR 445/2000, con espressa indicazione delle risultanze del controllo e del </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C77F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>soggetto presunto autore dell’illecito penale;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B756B19" w14:textId="77777777" w:rsidR="00B45FB4" w:rsidRPr="005C77F5" w:rsidRDefault="00B45FB4" w:rsidP="00CC5208">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="007301ED">
-[...3 lines deleted...]
-        <w:t>delle responsabilità anche penali derivanti dal rilascio di dichiarazioni mendaci e della conseguente decadenza dai benefici concessi sulla base di una dichiarazione non veritiera ai sensi degli articoli 46 e 47 del D.P.R. 445/2000 e del contestuale obbligo di restituzione di un importo pari all’aiuto indebitamente ottenuto, oltre agli interessi calcolati nella misura legale decorrenti dalla data di erogazione;</w:t>
+      <w:r w:rsidRPr="005C77F5">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">di essere a conoscenza che la dichiarazione mendace comporta, ai sensi dell’articolo 264, comma 2, lettera a), numero 2), del </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C77F5">
+        <w:t>d.l.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C77F5">
+        <w:t xml:space="preserve"> 34/2020, convertito con legge del 17 luglio 2020, n. 77, il divieto di accesso a contributi, finanziamenti e agevolazioni per un periodo di due anni decorrenti dalla data di </w:t>
+      </w:r>
+      <w:r w:rsidR="00D15D61" w:rsidRPr="005C77F5">
+        <w:t>adozione</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C77F5">
+        <w:t xml:space="preserve"> del provvedimento di revoca;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B756B19" w14:textId="77777777" w:rsidR="00B45FB4" w:rsidRDefault="00B45FB4" w:rsidP="00CC5208">
+    <w:p w14:paraId="029A5994" w14:textId="77777777" w:rsidR="00B45FB4" w:rsidRPr="005C77F5" w:rsidRDefault="00B45FB4" w:rsidP="00CC5208">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...24 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="005C77F5">
         <w:t xml:space="preserve">di prendere atto che, in caso di concessione del contributo, la denominazione dell’associazione bandistica, i relativi dati fiscali e l’importo del contributo concesso saranno resi pubblici sul sito </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="000551C1">
+        <w:r w:rsidRPr="005C77F5">
           <w:rPr>
             <w:rStyle w:val="Collegamentoipertestuale"/>
           </w:rPr>
           <w:t>www.regione.vda.it</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="005C77F5">
         <w:t xml:space="preserve"> ai sensi dell’articolo 18 del decreto legge 22 giugno 2012, n. 83, convertito con modificazioni nella legge 7 agosto 2012, n. 134, nonché ai sensi del decreto legislativo 14 marzo 2013, n. 33 (Riordino della disciplina riguardante il diritto di accesso civico e gli obblighi di pubblicità, trasparenza e diffusione di informazioni da parte delle pubbliche amministrazioni);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="766B3EC8" w14:textId="77777777" w:rsidR="003301A7" w:rsidRPr="00D0281E" w:rsidRDefault="004F7828" w:rsidP="00CC5208">
+    <w:p w14:paraId="766B3EC8" w14:textId="77777777" w:rsidR="003301A7" w:rsidRPr="005C77F5" w:rsidRDefault="004F7828" w:rsidP="00CC5208">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="002D48F4">
+      <w:r w:rsidRPr="005C77F5">
         <w:rPr>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">di aver preso visione dell’informativa </w:t>
       </w:r>
-      <w:r w:rsidR="00B45FB4">
+      <w:r w:rsidR="00B45FB4" w:rsidRPr="005C77F5">
         <w:rPr>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">ai sensi dell’articolo 13 del Regolamento generale UE 2016/679 sulla protezione dei dati </w:t>
       </w:r>
-      <w:r w:rsidRPr="002D48F4">
+      <w:r w:rsidRPr="005C77F5">
         <w:rPr>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>(in calce al presente Modulo) e di autorizzare</w:t>
       </w:r>
-      <w:r w:rsidR="00D15D61">
+      <w:r w:rsidR="00D15D61" w:rsidRPr="005C77F5">
         <w:rPr>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> l’Amministrazione concedente al trattamento e all’elaborazione dei dati forniti con la domanda di contributo, per finalità gestionali e statistiche, anche mediante l’ausilio di mezzi elettronici o automatizzati, nel rispetto della sicurezza e della riservatezza;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B546B75" w14:textId="77777777" w:rsidR="00F45286" w:rsidRPr="0061056F" w:rsidRDefault="00F45286" w:rsidP="00C52AE3">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40AB282B" w14:textId="77777777" w:rsidR="00C52AE3" w:rsidRPr="00D0281E" w:rsidRDefault="004F7828" w:rsidP="00C52AE3">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D0281E">
@@ -4347,51 +4126,65 @@
             <w:pPr>
               <w:spacing w:before="120" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00666BA5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">l’organismo </w:t>
             </w:r>
             <w:r w:rsidRPr="00666BA5">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>non è assoggettato</w:t>
             </w:r>
             <w:r w:rsidRPr="00666BA5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> alle disposizioni di cui al comma 2 dell’art. 6 del decreto legge 31 maggio 2010, n. 78, convertito in legge 30 luglio 2010, n. 122 in materia di gratuità di tutti gli organi di amministrazione ovvero di partecipazione ai medesimi remunerata con un gettone di presenza non superiore a 30 euro a seduta giornaliera, in quanto ha una delle seguenti forme giuridiche: Ente previsto nominativamente dal d.lgs. n. 300/1999 o dal d.lgs. n. 165/2001, Università, Ente o fondazione di ricerca o organismo equiparato, ONLUS, Associazione di promozione sociale, Società, Ente previdenziale ed assistenziale nazionale, Camera di commercio, Ente pubblico economico individuato con decreto del Ministero dell’Economia e Finanze, Ente indicato nella tabella C della legge finanziaria, Ente del Servizio Sanitario Nazionale.</w:t>
+              <w:t xml:space="preserve"> alle disposizioni di cui al comma 2 dell’art. 6 del decreto legge 31 maggio 2010, n. 78, convertito in legge 30 luglio 2010, n. 122 in materia di gratuità di tutti gli organi di amministrazione ovvero di partecipazione ai medesimi remunerata con un gettone di presenza non superiore a 30 euro a seduta giornaliera, in quanto ha una delle seguenti forme giuridiche: Ente previsto nominativamente dal d.lgs. n. 300/1999 o dal d.lgs. n. 165/2001, Università, Ente o fondazione di ricerca o organismo equiparato, ONLUS, Associazione di promozione sociale, Società, Ente previdenziale </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00666BA5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00666BA5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> assistenziale nazionale, Camera di commercio, Ente pubblico economico individuato con decreto del Ministero dell’Economia e Finanze, Ente indicato nella tabella C della legge finanziaria, Ente del Servizio Sanitario Nazionale.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C52AE3" w14:paraId="46986560" w14:textId="77777777" w:rsidTr="00870512">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44D1441E" w14:textId="77777777" w:rsidR="00C52AE3" w:rsidRDefault="00C52AE3" w:rsidP="00870512">
             <w:pPr>
               <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007301ED">
               <w:rPr>
                 <w:i/>
                 <w:w w:val="90"/>
                 <w:sz w:val="52"/>
                 <w:szCs w:val="52"/>
               </w:rPr>
@@ -4408,83 +4201,75 @@
             <w:pPr>
               <w:spacing w:before="120" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00666BA5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">che, ai sensi delle disposizioni di cui al comma 2 dell’art. 6 del decreto legge 31 maggio 2010, n. 78, convertito in legge 30 luglio 2010, n. 122, l’organismo </w:t>
             </w:r>
             <w:r w:rsidRPr="00666BA5">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>rispetta</w:t>
             </w:r>
             <w:r w:rsidRPr="00666BA5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> le previsioni in materia di gratuità di tutti gli </w:t>
-[...6 lines deleted...]
-              <w:t>organi di  amministrazione ovvero che gli stessi percepiscono unicamente un gettone di presenza da una data anteriore al 31 maggio 2010 e che lo stesso è stato ridotto a non oltre 30 euro a seduta giornaliera, non rientrando quindi nell’esclusione operata dal comma 2 dell’art. 6, in merito agli enti che non possono ricevere, neanche indirettamente, contributi o utilità a carico delle finanze pubbliche.</w:t>
+              <w:t xml:space="preserve"> le previsioni in materia di gratuità di tutti gli organi di  amministrazione ovvero che gli stessi percepiscono unicamente un gettone di presenza da una data anteriore al 31 maggio 2010 e che lo stesso è stato ridotto a non oltre 30 euro a seduta giornaliera, non rientrando quindi nell’esclusione operata dal comma 2 dell’art. 6, in merito agli enti che non possono ricevere, neanche indirettamente, contributi o utilità a carico delle finanze pubbliche.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00950AB5" w14:paraId="4B32EB62" w14:textId="77777777" w:rsidTr="00870512">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9670" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="5F75F488" w14:textId="77777777" w:rsidR="00950AB5" w:rsidRDefault="00950AB5" w:rsidP="00870512">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009000B9">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>(barrare con X una delle</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
             <w:r w:rsidRPr="009000B9">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> opzioni indicate di seguito)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00950AB5" w:rsidRPr="00666BA5" w14:paraId="17CC90C2" w14:textId="77777777" w:rsidTr="00870512">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4508,76 +4293,84 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9103" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03275AA1" w14:textId="77777777" w:rsidR="00950AB5" w:rsidRPr="00666BA5" w:rsidRDefault="00950AB5" w:rsidP="00870512">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00666BA5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>l’attività remunerata svolta da un componente di un organo collegiale, previamente autorizzata da quest’ultimo, esula completamente dal novero delle funzioni riconducibili allo stesso, in base alle vigenti</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> disposizioni del codice civile.</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>disposizioni del codice civile.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00950AB5" w:rsidRPr="00666BA5" w14:paraId="72C966EB" w14:textId="77777777" w:rsidTr="00870512">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1DDA13C9" w14:textId="77777777" w:rsidR="00950AB5" w:rsidRDefault="00950AB5" w:rsidP="00870512">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007301ED">
               <w:rPr>
                 <w:i/>
                 <w:w w:val="90"/>
                 <w:sz w:val="52"/>
                 <w:szCs w:val="52"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9103" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5235BE11" w14:textId="77777777" w:rsidR="00950AB5" w:rsidRPr="00666BA5" w:rsidRDefault="00950AB5" w:rsidP="00870512">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00666BA5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>nessun componente di un organo collegiale svolge attività remunerata esulante dal novero delle funzioni riconducibili allo stesso</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -4896,51 +4689,243 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6A8C71F9" w14:textId="77777777" w:rsidR="00D15D61" w:rsidRPr="00666BA5" w:rsidRDefault="002647BB" w:rsidP="002647BB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>e che la stessa e</w:t>
             </w:r>
             <w:r w:rsidR="00D15D61" w:rsidRPr="00BF7E42">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>sonera, pertanto, la Regione autonoma Valle d’Aosta da ogni e qualsiasi responsabilità a livello fiscale, amministrativo e penale qualora la presente dichiarazione non dovesse corrispondere al vero per diversa imposizione accertata dai relativi uffici fiscali.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="17C03372" w14:textId="77777777" w:rsidR="00950AB5" w:rsidRPr="00C52AE3" w:rsidRDefault="00950AB5" w:rsidP="00C52AE3">
+    <w:p w14:paraId="17C03372" w14:textId="5CD59C0A" w:rsidR="00950AB5" w:rsidRDefault="00950AB5" w:rsidP="00C52AE3">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grigliatabella"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="9103"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D22448" w14:paraId="08A0636A" w14:textId="77777777" w:rsidTr="00E63714">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9670" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C468671" w14:textId="657F0321" w:rsidR="00D22448" w:rsidRPr="00EB036E" w:rsidRDefault="00D22448" w:rsidP="00E63714">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C4E94">
+              <w:t xml:space="preserve">che </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">l’associazione bandistica in merito all’assolvimento dell’imposta di bollo </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009000B9">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>(barrare con X una delle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009000B9">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> opzioni indicate di seguito)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D22448" w14:paraId="329C3956" w14:textId="77777777" w:rsidTr="00E63714">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C127C21" w14:textId="77777777" w:rsidR="00D22448" w:rsidRDefault="00D22448" w:rsidP="00E63714">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007301ED">
+              <w:rPr>
+                <w:i/>
+                <w:w w:val="90"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9103" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C30AE51" w14:textId="77777777" w:rsidR="00D22448" w:rsidRPr="00EB036E" w:rsidRDefault="00D22448" w:rsidP="00E63714">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF7E42">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>È SOGGETTO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> all’assolvimento dell’imposta di bollo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D22448" w14:paraId="5778BC5A" w14:textId="77777777" w:rsidTr="00E63714">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E505EE7" w14:textId="77777777" w:rsidR="00D22448" w:rsidRDefault="00D22448" w:rsidP="00E63714">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007301ED">
+              <w:rPr>
+                <w:i/>
+                <w:w w:val="90"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9103" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C558268" w14:textId="77777777" w:rsidR="00D22448" w:rsidRPr="00AD110C" w:rsidRDefault="00D22448" w:rsidP="00E63714">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF7E42">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>NON È SOGGETTO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> all’assolvimento dell’imposta di bollo </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009000B9">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>indicare il motivo dell’esenzione con la precisazione della relativa norma di legge)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>_______________________________________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="09D0046D" w14:textId="77777777" w:rsidR="00D22448" w:rsidRPr="00C52AE3" w:rsidRDefault="00D22448" w:rsidP="00C52AE3">
       <w:pPr>
         <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4382512A" w14:textId="77777777" w:rsidR="001636D8" w:rsidRDefault="001636D8" w:rsidP="00FA045C">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79708D4C" w14:textId="77777777" w:rsidR="00FA045C" w:rsidRDefault="00FA045C" w:rsidP="00FA045C">
       <w:pPr>
@@ -5208,58 +5193,58 @@
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00514DA9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00125408">
+            <w:r w:rsidR="00D87C11">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00125408">
+            <w:r w:rsidR="00D87C11">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00514DA9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="007301ED">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> Conto corrente bancario</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -5292,58 +5277,58 @@
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00514DA9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00125408">
+            <w:r w:rsidR="00D87C11">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00125408">
+            <w:r w:rsidR="00D87C11">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00514DA9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00514DA9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007301ED">
               <w:rPr>
@@ -6882,51 +6867,59 @@
           <w:p w14:paraId="163C3B23" w14:textId="77777777" w:rsidR="00F45286" w:rsidRPr="00F45286" w:rsidRDefault="00F45286" w:rsidP="00F45286">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F45286">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(firma)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0DF6941D" w14:textId="77777777" w:rsidR="0029237A" w:rsidRDefault="0029237A" w:rsidP="00F45286">
       <w:pPr>
         <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="479CC5D2" w14:textId="77777777" w:rsidR="00F45286" w:rsidRPr="00B864D7" w:rsidRDefault="00F45286" w:rsidP="00F45286">
+    <w:p w14:paraId="79A9E356" w14:textId="77777777" w:rsidR="0098598F" w:rsidRDefault="0098598F" w:rsidP="00F45286">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="479CC5D2" w14:textId="36732046" w:rsidR="00F45286" w:rsidRPr="00B864D7" w:rsidRDefault="00F45286" w:rsidP="00F45286">
       <w:pPr>
         <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B864D7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Si allegano i seguenti documenti (</w:t>
       </w:r>
       <w:r w:rsidRPr="00B864D7">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>barrare</w:t>
       </w:r>
       <w:r w:rsidRPr="00B864D7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">): </w:t>
       </w:r>
@@ -6945,51 +6938,51 @@
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C3BA9">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Prospetto dei costi e dei ricavi presunti </w:t>
       </w:r>
       <w:r w:rsidR="00D144FC">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>dell’esercizio finanziario (anno fiscale) dell’associazione bandistica</w:t>
       </w:r>
       <w:r w:rsidRPr="006C3BA9">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="015AD51A" w14:textId="21DD0567" w:rsidR="0063580E" w:rsidRPr="00D144FC" w:rsidRDefault="0063580E" w:rsidP="00D144FC">
+    <w:p w14:paraId="015AD51A" w14:textId="3CDEFCC8" w:rsidR="0063580E" w:rsidRPr="00D144FC" w:rsidRDefault="0063580E" w:rsidP="00D144FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="-1" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D144FC">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Prospetto dei costi</w:t>
       </w:r>
       <w:r w:rsidR="002647BB" w:rsidRPr="00D144FC">
         <w:rPr>
           <w:sz w:val="20"/>
@@ -6998,120 +6991,120 @@
       </w:r>
       <w:r w:rsidR="00D144FC">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">per </w:t>
       </w:r>
       <w:r w:rsidRPr="00D144FC">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>l’acquisto di strumenti/materiale didattico</w:t>
       </w:r>
       <w:r w:rsidR="0029237A">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> e per i compensi agli insegnanti dei corsi di orientamento musicale</w:t>
       </w:r>
       <w:r w:rsidRPr="00D144FC">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> – periodo 01.08.202</w:t>
       </w:r>
-      <w:r w:rsidR="00125408">
+      <w:r w:rsidR="00D22448">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00D144FC">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> / 31.07</w:t>
       </w:r>
       <w:r w:rsidR="002C7D01" w:rsidRPr="00D144FC">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
-      <w:r w:rsidR="00125408">
+      <w:r w:rsidR="00D22448">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00D144FC">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14AE0816" w14:textId="6688ACC0" w:rsidR="0063580E" w:rsidRDefault="0063580E" w:rsidP="0063580E">
+    <w:p w14:paraId="14AE0816" w14:textId="5EA056A4" w:rsidR="0063580E" w:rsidRDefault="0063580E" w:rsidP="0063580E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C3BA9">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Scheda informativa relativa ai corsi 202</w:t>
       </w:r>
-      <w:r w:rsidR="00125408">
+      <w:r w:rsidR="00D22448">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="002C7D01">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>-202</w:t>
       </w:r>
-      <w:r w:rsidR="00125408">
+      <w:r w:rsidR="00D22448">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="006C3BA9">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7378EBF6" w14:textId="77777777" w:rsidR="0029237A" w:rsidRPr="006C3BA9" w:rsidRDefault="0029237A" w:rsidP="0063580E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -7122,85 +7115,182 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="01013C03" w14:textId="77777777" w:rsidR="00F45286" w:rsidRPr="006C3BA9" w:rsidRDefault="00F45286" w:rsidP="00CC5208">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C3BA9">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Copia dello Statuto e dell’Atto costitutivo (eventuale);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2767EFB8" w14:textId="77777777" w:rsidR="00F45286" w:rsidRPr="002647BB" w:rsidRDefault="00F45286" w:rsidP="00CC5208">
+    <w:p w14:paraId="2767EFB8" w14:textId="5EC2F152" w:rsidR="00F45286" w:rsidRPr="00D22448" w:rsidRDefault="00F45286" w:rsidP="00CC5208">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C3BA9">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Copia fotostatica non autenticata di un documento di identità del sottoscrittore in corso di validità.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B978FD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59643B43" w14:textId="77777777" w:rsidR="002647BB" w:rsidRPr="00B978FD" w:rsidRDefault="002647BB" w:rsidP="002647BB">
+    <w:p w14:paraId="77B0C6E1" w14:textId="16B982FF" w:rsidR="00D22448" w:rsidRPr="00D22448" w:rsidRDefault="00D22448" w:rsidP="00CC5208">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D22448">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">attestazione del pagamento dell’imposta di bollo pari a euro 16,00 effettuata mediante pagamento spontaneo tramite la piattaforma regionale di pagamento integrata </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D22448">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>PagoPa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D22448">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59643B43" w14:textId="583189B2" w:rsidR="002647BB" w:rsidRDefault="002647BB" w:rsidP="002647BB">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="644"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F7C449B" w14:textId="5D60F16F" w:rsidR="0098598F" w:rsidRDefault="0098598F" w:rsidP="002647BB">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="644"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B1B045E" w14:textId="06836A36" w:rsidR="0098598F" w:rsidRDefault="0098598F" w:rsidP="002647BB">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="644"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A8E47FF" w14:textId="3F6CEC2F" w:rsidR="0098598F" w:rsidRDefault="0098598F" w:rsidP="002647BB">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="644"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78FFD7D1" w14:textId="77777777" w:rsidR="0098598F" w:rsidRPr="00B978FD" w:rsidRDefault="0098598F" w:rsidP="002647BB">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="644"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9851" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
@@ -7426,259 +7516,181 @@
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2FBBF7B7" w14:textId="77777777" w:rsidR="004F7828" w:rsidRPr="00383CE5" w:rsidRDefault="004F7828" w:rsidP="00870512">
             <w:pPr>
               <w:pStyle w:val="Titolo"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00383CE5">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(firma)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="78C71E39" w14:textId="77777777" w:rsidR="00CC5208" w:rsidRDefault="00CC5208" w:rsidP="0063580E">
+    <w:p w14:paraId="00113778" w14:textId="0F1A7962" w:rsidR="00455D0C" w:rsidRDefault="00455D0C" w:rsidP="00123E05">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1584"/>
           <w:tab w:val="left" w:pos="2304"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3744"/>
           <w:tab w:val="left" w:pos="4464"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5904"/>
           <w:tab w:val="left" w:pos="6624"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:after="400" w:line="240" w:lineRule="atLeast"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09DF5830" w14:textId="77777777" w:rsidR="0029237A" w:rsidRDefault="0029237A" w:rsidP="0063580E">
+    <w:p w14:paraId="05AF680A" w14:textId="7341C1CA" w:rsidR="00123E05" w:rsidRDefault="00123E05" w:rsidP="00123E05">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1584"/>
           <w:tab w:val="left" w:pos="2304"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3744"/>
           <w:tab w:val="left" w:pos="4464"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5904"/>
           <w:tab w:val="left" w:pos="6624"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:after="400" w:line="240" w:lineRule="atLeast"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5846D711" w14:textId="77777777" w:rsidR="0029237A" w:rsidRDefault="0029237A" w:rsidP="0063580E">
+    <w:p w14:paraId="3CB44643" w14:textId="6AF8571F" w:rsidR="00D87C11" w:rsidRDefault="00D87C11" w:rsidP="00123E05">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1584"/>
           <w:tab w:val="left" w:pos="2304"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3744"/>
           <w:tab w:val="left" w:pos="4464"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5904"/>
           <w:tab w:val="left" w:pos="6624"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:after="400" w:line="240" w:lineRule="atLeast"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30B598C5" w14:textId="77777777" w:rsidR="0029237A" w:rsidRDefault="0029237A" w:rsidP="0063580E">
+    <w:p w14:paraId="543337D9" w14:textId="4BF255C6" w:rsidR="00D87C11" w:rsidRDefault="00D87C11" w:rsidP="00123E05">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1584"/>
           <w:tab w:val="left" w:pos="2304"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3744"/>
           <w:tab w:val="left" w:pos="4464"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5904"/>
           <w:tab w:val="left" w:pos="6624"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:after="400" w:line="240" w:lineRule="atLeast"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41B27F21" w14:textId="77777777" w:rsidR="0029237A" w:rsidRDefault="0029237A" w:rsidP="0063580E">
+    <w:p w14:paraId="2AD173E2" w14:textId="77777777" w:rsidR="00D87C11" w:rsidRDefault="00D87C11" w:rsidP="00123E05">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1584"/>
           <w:tab w:val="left" w:pos="2304"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3744"/>
           <w:tab w:val="left" w:pos="4464"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5904"/>
           <w:tab w:val="left" w:pos="6624"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:after="400" w:line="240" w:lineRule="atLeast"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77C3EC5A" w14:textId="77777777" w:rsidR="0029237A" w:rsidRDefault="0029237A" w:rsidP="0063580E">
-[...77 lines deleted...]
-    <w:p w14:paraId="1B7F0EEC" w14:textId="77777777" w:rsidR="00392D8A" w:rsidRPr="00807342" w:rsidRDefault="00392D8A" w:rsidP="00392D8A">
+    <w:p w14:paraId="1B7F0EEC" w14:textId="05834625" w:rsidR="00392D8A" w:rsidRPr="00807342" w:rsidRDefault="00392D8A" w:rsidP="00392D8A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1584"/>
           <w:tab w:val="left" w:pos="2304"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3744"/>
           <w:tab w:val="left" w:pos="4464"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5904"/>
           <w:tab w:val="left" w:pos="6624"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:after="400" w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -7708,51 +7720,115 @@
       <w:r w:rsidRPr="00807342">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>TITOLARE DEL TRATTAMENTO DEI DATI E DATI DI CONTATTO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77596F8F" w14:textId="77777777" w:rsidR="00392D8A" w:rsidRDefault="00392D8A" w:rsidP="00392D8A">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00807342">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Il titolare del trattamento dei dati è la Regione Autonoma Valle d'Aosta/Vallée d’Aoste, in persona del legale rappresentante pro tempore, con sede in Piazza Deffeyes, 1 – Aosta, contattabile all’indirizzo pec: </w:t>
+        <w:t>Il titolare del trattamento dei dati è la Regione Autonoma Valle d'Aosta/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vallée</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d’</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aoste</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, in persona del legale rappresentante pro tempore, con sede in Piazza </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Deffeyes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 1 – Aosta, contattabile all’indirizzo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00807342">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>segretario_generale@pec.regione.vda.it</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00807342">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D19AD5F" w14:textId="77777777" w:rsidR="00392D8A" w:rsidRPr="00807342" w:rsidRDefault="00392D8A" w:rsidP="00392D8A">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
@@ -7860,100 +7936,164 @@
       <w:r w:rsidRPr="00807342">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>DATI DI CONTATTO DEL RESPONSABILE DELLA PROTEZIONE DEI DATI</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64BD220C" w14:textId="77777777" w:rsidR="00392D8A" w:rsidRPr="00807342" w:rsidRDefault="00392D8A" w:rsidP="00392D8A">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:after="200" w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00807342">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Il responsabile della protezione dei dati (DPO) della Regione Autonoma Valle d'Aosta/Vallée d’Aoste, incaricato di garantire il rispetto delle norme per la tutela della privacy, è raggiungibile ai seguenti indirizzi PEC: </w:t>
+        <w:t>Il responsabile della protezione dei dati (DPO) della Regione Autonoma Valle d'Aosta/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vallée</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d’</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aoste</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, incaricato di garantire il rispetto delle norme per la tutela della privacy, è raggiungibile ai seguenti indirizzi PEC: </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00807342">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>privacy@pec.regione.vda.it</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00807342">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (per i titolari di una casella di posta elettronica certificata) o PEI: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="005243E3">
           <w:rPr>
             <w:rStyle w:val="Collegamentoipertestuale"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>privacy@regione.vda.it</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00807342">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00807342">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>con una comunicazione avente la seguente intestazione “all’attenzione del DPO della Regione Autonoma Valle d'Aosta/Vallée d’Aoste”.</w:t>
+        <w:t>con una comunicazione avente la seguente intestazione “all’attenzione del DPO della Regione Autonoma Valle d'Aosta/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vallée</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d’</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aoste</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46D01913" w14:textId="77777777" w:rsidR="00392D8A" w:rsidRPr="00807342" w:rsidRDefault="00392D8A" w:rsidP="00392D8A">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00807342">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>FINALITÀ DEL TRATTAMENTO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="385ECB44" w14:textId="50DB79BD" w:rsidR="00392D8A" w:rsidRDefault="00392D8A" w:rsidP="00392D8A">
       <w:pPr>
         <w:tabs>
@@ -8233,51 +8373,83 @@
       <w:r w:rsidRPr="00807342">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>DIRITTI DELL’INTERESSATO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EA052F1" w14:textId="77777777" w:rsidR="00392D8A" w:rsidRPr="00807342" w:rsidRDefault="00392D8A" w:rsidP="00392D8A">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:after="200" w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00807342">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>L’interessato potrà in ogni tempo esercitare i diritti di cui agli artt. 15 e ss. del Regolamento. In particolare potrà richiedere la rettifica o la cancellazione dei dati personali o la limitazione del trattamento dei dati o opporsi al trattamento nei casi ivi previsti, inviando l’istanza al DPO della Regione autonoma Valle d’Aosta/Vallée d’Aoste, raggiungibile agli indirizzi indicati nella presente informativa.</w:t>
+        <w:t>L’interessato potrà in ogni tempo esercitare i diritti di cui agli artt. 15 e ss. del Regolamento. In particolare potrà richiedere la rettifica o la cancellazione dei dati personali o la limitazione del trattamento dei dati o opporsi al trattamento nei casi ivi previsti, inviando l’istanza al DPO della Regione autonoma Valle d’Aosta/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vallée</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d’</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aoste</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00807342">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, raggiungibile agli indirizzi indicati nella presente informativa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="679AE9ED" w14:textId="77777777" w:rsidR="00392D8A" w:rsidRPr="00807342" w:rsidRDefault="00392D8A" w:rsidP="00392D8A">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00807342">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>RECLAMO AL GARANTE PER LA PROTEZIONE DEI DATI</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D0D0509" w14:textId="77777777" w:rsidR="00392D8A" w:rsidRPr="00807342" w:rsidRDefault="00392D8A" w:rsidP="00392D8A">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
@@ -9014,51 +9186,67 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E6DB9C5" w14:textId="77777777" w:rsidR="00942D14" w:rsidRPr="00942D14" w:rsidRDefault="00942D14" w:rsidP="00AB6448">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
         <w:ind w:right="96"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00942D14">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>ai sensi del D.P.R.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 28 dicembre 2000, n. 445 ed in particolare ai sensi degli articoli 46 e 47 del medesimo, e degli articoli 30 e 31 della l.r. 19/2007, sotto la propria esclusiva responsabilità e consapevole delle sanzioni previste dalla legislazione penale e dalle leggi speciali in materia di falsità degli atti:</w:t>
+        <w:t xml:space="preserve"> 28 dicembre 2000, n. 445 ed in particolare ai sensi degli articoli 46 e 47 del medesimo, e degli articoli 30 e 31 della </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>l.r</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>. 19/2007, sotto la propria esclusiva responsabilità e consapevole delle sanzioni previste dalla legislazione penale e dalle leggi speciali in materia di falsità degli atti:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="127C9648" w14:textId="77777777" w:rsidR="00942D14" w:rsidRDefault="00942D14" w:rsidP="00942D14">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="598"/>
           <w:tab w:val="center" w:pos="4771"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
         <w:ind w:right="96"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -11369,77 +11557,79 @@
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0BF1CA14" w14:textId="77777777" w:rsidR="00552470" w:rsidRPr="00383CE5" w:rsidRDefault="00552470" w:rsidP="001A781B">
             <w:pPr>
               <w:pStyle w:val="Titolo"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00383CE5">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(firma)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5FE8F02C" w14:textId="77777777" w:rsidR="00CC5208" w:rsidRDefault="00CC5208" w:rsidP="00CC5208">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="5FE8F02C" w14:textId="77777777" w:rsidR="00CC5208" w:rsidRDefault="00CC5208" w:rsidP="0098598F">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9778"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CC5208" w14:paraId="65989340" w14:textId="77777777" w:rsidTr="001C45C5">
+      <w:tr w:rsidR="00CC5208" w14:paraId="65989340" w14:textId="77777777" w:rsidTr="00F21A3E">
+        <w:trPr>
+          <w:trHeight w:val="1325"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0652BA41" w14:textId="77777777" w:rsidR="00227A6A" w:rsidRDefault="00870512" w:rsidP="00227A6A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE67CE">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:highlight w:val="yellow"/>
                 <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:rPr>
@@ -11531,93 +11721,93 @@
               <w:t xml:space="preserve">                      - </w:t>
             </w:r>
             <w:r w:rsidRPr="00227A6A">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>per l’acquisto di strumenti/materiale didattico</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17463AE7" w14:textId="77777777" w:rsidR="00227A6A" w:rsidRPr="00227A6A" w:rsidRDefault="00227A6A" w:rsidP="00227A6A">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:ind w:left="1066"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">                 - per i compensi agli insegnanti dei corsi di orientamento musicale</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C4E5ED2" w14:textId="099E723F" w:rsidR="00CC5208" w:rsidRPr="00227A6A" w:rsidRDefault="00227A6A" w:rsidP="00227A6A">
+          <w:p w14:paraId="7C4E5ED2" w14:textId="4F93B9CB" w:rsidR="00CC5208" w:rsidRPr="00227A6A" w:rsidRDefault="00227A6A" w:rsidP="00227A6A">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:ind w:left="1066"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">                      </w:t>
             </w:r>
             <w:r w:rsidRPr="00227A6A">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>RELATIVI AL PERIODO</w:t>
             </w:r>
             <w:r w:rsidR="00CC5208" w:rsidRPr="00227A6A">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> 01.08.202</w:t>
             </w:r>
-            <w:r w:rsidR="00B63C14">
+            <w:r w:rsidR="003210A9">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00BE743F" w:rsidRPr="00227A6A">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> / 31.07.202</w:t>
             </w:r>
-            <w:r w:rsidR="00B63C14">
+            <w:r w:rsidR="003210A9">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2955ECEC" w14:textId="77777777" w:rsidR="00CC5208" w:rsidRDefault="00CC5208" w:rsidP="00CC5208">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="606ED813" w14:textId="77777777" w:rsidR="00227A6A" w:rsidRDefault="00227A6A" w:rsidP="00227A6A">
       <w:pPr>
         <w:pStyle w:val="Titolo"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00452152">
         <w:rPr>
@@ -11813,164 +12003,180 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02348E5E" w14:textId="77777777" w:rsidR="00227A6A" w:rsidRPr="00942D14" w:rsidRDefault="00227A6A" w:rsidP="00227A6A">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
         <w:ind w:right="96"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00942D14">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>ai sensi del D.P.R.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 28 dicembre 2000, n. 445 ed in particolare ai sensi degli articoli 46 e 47 del medesimo, e degli articoli 30 e 31 della l.r. 19/2007, sotto la propria esclusiva responsabilità e consapevole delle sanzioni previste dalla legislazione penale e dalle leggi speciali in materia di falsità degli atti:</w:t>
+        <w:t xml:space="preserve"> 28 dicembre 2000, n. 445 ed in particolare ai sensi degli articoli 46 e 47 del medesimo, e degli articoli 30 e 31 della </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>l.r</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>. 19/2007, sotto la propria esclusiva responsabilità e consapevole delle sanzioni previste dalla legislazione penale e dalle leggi speciali in materia di falsità degli atti:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35465D4D" w14:textId="77777777" w:rsidR="00227A6A" w:rsidRDefault="00227A6A" w:rsidP="00227A6A">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="598"/>
           <w:tab w:val="center" w:pos="4771"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
         <w:ind w:right="96"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:tab/>
         <w:t>DICHIARA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="677632CE" w14:textId="16EE675D" w:rsidR="001C45C5" w:rsidRDefault="001C45C5" w:rsidP="00227A6A">
+    <w:p w14:paraId="677632CE" w14:textId="44DD4B39" w:rsidR="001C45C5" w:rsidRDefault="001C45C5" w:rsidP="00227A6A">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="598"/>
           <w:tab w:val="center" w:pos="4771"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
         <w:ind w:right="96"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>La seguente previsione di spesa per l’acquisto di strumenti e materiale didattico</w:t>
       </w:r>
       <w:r w:rsidR="00D51A19">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>nonché per i compensi agli insegnanti dei corsi di orientamento musicale, relativamente al periodo 01/08/202</w:t>
       </w:r>
-      <w:r w:rsidR="00B63C14">
+      <w:r w:rsidR="003210A9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00B06B4D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D51A19">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> 31/07/202</w:t>
       </w:r>
-      <w:r w:rsidR="00B63C14">
+      <w:r w:rsidR="003210A9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C8805E4" w14:textId="77777777" w:rsidR="00D51A19" w:rsidRPr="00D51A19" w:rsidRDefault="00D51A19" w:rsidP="00D51A19">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="598"/>
           <w:tab w:val="center" w:pos="4771"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
         <w:ind w:right="96"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D51A19">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
@@ -12652,51 +12858,115 @@
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>€</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="656F2F0B" w14:textId="77777777" w:rsidR="00CC5208" w:rsidRDefault="00CC5208" w:rsidP="00CC5208">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="756CABA2" w14:textId="77777777" w:rsidR="00CC5208" w:rsidRDefault="00CC5208" w:rsidP="00CC5208">
+    <w:p w14:paraId="756CABA2" w14:textId="1EBA8110" w:rsidR="00CC5208" w:rsidRDefault="00CC5208" w:rsidP="00CC5208">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73F61109" w14:textId="41F87863" w:rsidR="00F0359D" w:rsidRDefault="00F0359D" w:rsidP="00CC5208">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="742F3A04" w14:textId="52D1934E" w:rsidR="00F0359D" w:rsidRDefault="00F0359D" w:rsidP="00CC5208">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D0CE7E2" w14:textId="0328AD0F" w:rsidR="00F0359D" w:rsidRDefault="00F0359D" w:rsidP="00CC5208">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A83D7C3" w14:textId="3EF94057" w:rsidR="00F0359D" w:rsidRDefault="00F0359D" w:rsidP="00CC5208">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B2614AE" w14:textId="7EF4578F" w:rsidR="00F0359D" w:rsidRDefault="00F0359D" w:rsidP="00CC5208">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ED00EFE" w14:textId="0EDC24D5" w:rsidR="00F0359D" w:rsidRDefault="00F0359D" w:rsidP="00CC5208">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E7DAAEA" w14:textId="26129AF1" w:rsidR="00F0359D" w:rsidRDefault="00F0359D" w:rsidP="00CC5208">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32CED16A" w14:textId="77777777" w:rsidR="00F0359D" w:rsidRDefault="00F0359D" w:rsidP="00CC5208">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6501629B" w14:textId="77777777" w:rsidR="00552470" w:rsidRDefault="00552470" w:rsidP="00CC5208">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9889" w:type="dxa"/>
         <w:tblInd w:w="-38" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
@@ -12945,138 +13215,50 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6CAE6D3B" w14:textId="77777777" w:rsidR="00CC5208" w:rsidRDefault="00CC5208" w:rsidP="00CC5208">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7AA1628C" w14:textId="77777777" w:rsidR="00CC5208" w:rsidRDefault="00CC5208" w:rsidP="00CC5208">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C4E8747" w14:textId="77777777" w:rsidR="00994069" w:rsidRDefault="00994069" w:rsidP="00CC5208">
       <w:pPr>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...86 lines deleted...]
-      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B68BD4B" w14:textId="77777777" w:rsidR="00552470" w:rsidRDefault="00552470" w:rsidP="00CC5208">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C32CE06" w14:textId="77777777" w:rsidR="00CC5208" w:rsidRDefault="00CC5208" w:rsidP="00CC5208">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -13100,51 +13282,50 @@
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1416859D" w14:textId="77777777" w:rsidR="00994069" w:rsidRDefault="00870512" w:rsidP="00994069">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE67CE">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:highlight w:val="yellow"/>
                 <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251651072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="667DEC43" wp14:editId="07DDA56D">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>6350</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="431800" cy="492760"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="2540"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="4" name="Immagine 4"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
@@ -13162,89 +13343,89 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="431800" cy="492760"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F108BD0" w14:textId="7D160B92" w:rsidR="00CC5208" w:rsidRDefault="00994069" w:rsidP="00994069">
+          <w:p w14:paraId="3F108BD0" w14:textId="05F45420" w:rsidR="00CC5208" w:rsidRDefault="00994069" w:rsidP="00994069">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00994069">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>SCHEDA INFORMATIVA RELATIVA AI CORSI</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CC5208" w:rsidRPr="00994069">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="00B63C14">
+            <w:r w:rsidR="00F21A3E">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00BE743F" w:rsidRPr="00994069">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>/202</w:t>
             </w:r>
-            <w:r w:rsidR="00B63C14">
+            <w:r w:rsidR="00F21A3E">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6FA8754A" w14:textId="77777777" w:rsidR="00CC5208" w:rsidRDefault="00CC5208" w:rsidP="00CC5208">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2CA88E0C" w14:textId="77777777" w:rsidR="00994069" w:rsidRDefault="00994069" w:rsidP="001A781B">
       <w:pPr>
         <w:pStyle w:val="Titolo"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00452152">
@@ -13441,126 +13622,142 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1404E76B" w14:textId="77777777" w:rsidR="00994069" w:rsidRPr="00942D14" w:rsidRDefault="00994069" w:rsidP="001A781B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
         <w:ind w:right="96"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00942D14">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>ai sensi del D.P.R.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 28 dicembre 2000, n. 445 ed in particolare ai sensi degli articoli 46 e 47 del medesimo, e degli articoli 30 e 31 della l.r. 19/2007, sotto la propria esclusiva responsabilità e consapevole delle sanzioni previste dalla legislazione penale e dalle leggi speciali in materia di falsità degli atti:</w:t>
+        <w:t xml:space="preserve"> 28 dicembre 2000, n. 445 ed in particolare ai sensi degli articoli 46 e 47 del medesimo, e degli articoli 30 e 31 della </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>l.r</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>. 19/2007, sotto la propria esclusiva responsabilità e consapevole delle sanzioni previste dalla legislazione penale e dalle leggi speciali in materia di falsità degli atti:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B2EBB48" w14:textId="77777777" w:rsidR="00994069" w:rsidRDefault="00994069" w:rsidP="00994069">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="598"/>
           <w:tab w:val="center" w:pos="4771"/>
         </w:tabs>
         <w:ind w:right="96"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:tab/>
         <w:t>DICHIARA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AD3879B" w14:textId="56D08D56" w:rsidR="00994069" w:rsidRDefault="00B1000F" w:rsidP="00994069">
+    <w:p w14:paraId="6AD3879B" w14:textId="777E280B" w:rsidR="00994069" w:rsidRDefault="00B1000F" w:rsidP="00994069">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="598"/>
           <w:tab w:val="center" w:pos="4771"/>
         </w:tabs>
         <w:ind w:right="96"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>relativamente ai corsi 202</w:t>
       </w:r>
-      <w:r w:rsidR="00B63C14">
+      <w:r w:rsidR="00F21A3E">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
-      <w:r w:rsidR="00B63C14">
+      <w:r w:rsidR="00F21A3E">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> quanto segue:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="500625F7" w14:textId="77777777" w:rsidR="00B1000F" w:rsidRDefault="00B1000F" w:rsidP="00994069">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="598"/>
           <w:tab w:val="center" w:pos="4771"/>
         </w:tabs>
         <w:ind w:right="96"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
@@ -13582,70 +13779,70 @@
         <w:gridCol w:w="2219"/>
         <w:gridCol w:w="2461"/>
         <w:gridCol w:w="2720"/>
         <w:gridCol w:w="1772"/>
       </w:tblGrid>
       <w:tr w:rsidR="00870512" w14:paraId="5D62445B" w14:textId="77777777" w:rsidTr="00B1000F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8048" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="16EB5ADC" w14:textId="77777777" w:rsidR="00870512" w:rsidRDefault="00870512" w:rsidP="00870512">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5E097380" w14:textId="647BA4C4" w:rsidR="00870512" w:rsidRDefault="00870512" w:rsidP="00870512">
+          <w:p w14:paraId="5E097380" w14:textId="6EDF0788" w:rsidR="00870512" w:rsidRDefault="00870512" w:rsidP="00870512">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00870512">
               <w:t>CORSO 202</w:t>
             </w:r>
-            <w:r w:rsidR="00B63C14">
-              <w:t>5</w:t>
+            <w:r w:rsidR="00F21A3E">
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00BE743F">
               <w:t>/202</w:t>
             </w:r>
-            <w:r w:rsidR="00B63C14">
-              <w:t>6</w:t>
+            <w:r w:rsidR="00F21A3E">
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00870512">
               <w:t xml:space="preserve"> –</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> tipologia/strumento  __</w:t>
             </w:r>
             <w:r w:rsidRPr="00870512">
               <w:t>__________________________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2BA0DD94" w14:textId="77777777" w:rsidR="00870512" w:rsidRPr="00870512" w:rsidRDefault="00870512" w:rsidP="00870512">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="556135B4" w14:textId="77777777" w:rsidR="00870512" w:rsidRPr="00870512" w:rsidRDefault="00870512" w:rsidP="00870512">
             <w:pPr>
               <w:jc w:val="both"/>
@@ -15631,51 +15828,83 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2E06FB6D" w14:textId="77777777" w:rsidR="00552470" w:rsidRDefault="00552470">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="55097392" w14:textId="77777777" w:rsidR="00852ACD" w:rsidRDefault="00852ACD" w:rsidP="00CC5208">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66A3961B" w14:textId="77777777" w:rsidR="00552470" w:rsidRPr="00852ACD" w:rsidRDefault="00552470" w:rsidP="00CC5208">
+    <w:p w14:paraId="66A3961B" w14:textId="43449C62" w:rsidR="00552470" w:rsidRDefault="00552470" w:rsidP="00CC5208">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A304361" w14:textId="6895A9AA" w:rsidR="00F0359D" w:rsidRDefault="00F0359D" w:rsidP="00CC5208">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="509ADF42" w14:textId="6073D485" w:rsidR="00F0359D" w:rsidRDefault="00F0359D" w:rsidP="00CC5208">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56ACE195" w14:textId="41570737" w:rsidR="00F0359D" w:rsidRDefault="00F0359D" w:rsidP="00CC5208">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42BCAD03" w14:textId="77777777" w:rsidR="00F0359D" w:rsidRPr="00852ACD" w:rsidRDefault="00F0359D" w:rsidP="00CC5208">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9889" w:type="dxa"/>
         <w:tblInd w:w="-38" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3295"/>
         <w:gridCol w:w="3297"/>
         <w:gridCol w:w="3297"/>
       </w:tblGrid>
       <w:tr w:rsidR="00552470" w:rsidRPr="00383CE5" w14:paraId="77560404" w14:textId="77777777" w:rsidTr="00552470">
         <w:tc>
@@ -15895,124 +16124,107 @@
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25C37F89" w14:textId="77777777" w:rsidR="00552470" w:rsidRPr="00383CE5" w:rsidRDefault="00552470" w:rsidP="001A781B">
             <w:pPr>
               <w:pStyle w:val="Titolo"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00383CE5">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(firma)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2348D03F" w14:textId="77777777" w:rsidR="004F7828" w:rsidRDefault="004F7828" w:rsidP="00CC5208">
-[...19 lines deleted...]
-        <w:ind w:left="7090" w:firstLine="709"/>
+    <w:p w14:paraId="65C830F3" w14:textId="77777777" w:rsidR="00AB6448" w:rsidRDefault="00AB6448" w:rsidP="00F0359D">
+      <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9889" w:type="dxa"/>
         <w:tblInd w:w="-38" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9889"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB6448" w14:paraId="0510571F" w14:textId="77777777" w:rsidTr="0022420E">
+      <w:tr w:rsidR="00AB6448" w14:paraId="0510571F" w14:textId="77777777" w:rsidTr="0032407F">
+        <w:trPr>
+          <w:trHeight w:val="885"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9889" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4C0AC281" w14:textId="77777777" w:rsidR="0022420E" w:rsidRDefault="00AB6448" w:rsidP="001A781B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE67CE">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:highlight w:val="yellow"/>
                 <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D200D54" wp14:editId="31AC3B57">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>635</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>8890</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="431800" cy="492760"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="2540"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="5" name="Immagine 5"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
@@ -16030,92 +16242,92 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="431800" cy="492760"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53D49BBD" w14:textId="0581B1C2" w:rsidR="00AB6448" w:rsidRDefault="0022420E" w:rsidP="001A781B">
+          <w:p w14:paraId="53D49BBD" w14:textId="565E0B16" w:rsidR="00AB6448" w:rsidRDefault="0022420E" w:rsidP="001A781B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>SCHEDA INFORMATIVA INSEG</w:t>
             </w:r>
             <w:r w:rsidR="008C508F">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>ANTI CORSI 202</w:t>
             </w:r>
-            <w:r w:rsidR="00B63C14">
+            <w:r w:rsidR="00F21A3E">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> - 202</w:t>
             </w:r>
-            <w:r w:rsidR="00B63C14">
+            <w:r w:rsidR="00F21A3E">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E678970" w14:textId="77777777" w:rsidR="00AB6448" w:rsidRDefault="00AB6448" w:rsidP="001A781B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5EEAF409" w14:textId="77777777" w:rsidR="0022420E" w:rsidRDefault="0022420E" w:rsidP="0022420E">
       <w:pPr>
         <w:pStyle w:val="Titolo"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76A0EAD0" w14:textId="77777777" w:rsidR="0022420E" w:rsidRDefault="0022420E" w:rsidP="0022420E">
@@ -16322,126 +16534,142 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F33DC7D" w14:textId="77777777" w:rsidR="0022420E" w:rsidRPr="00942D14" w:rsidRDefault="0022420E" w:rsidP="0022420E">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
         <w:ind w:right="96"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00942D14">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>ai sensi del D.P.R.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 28 dicembre 2000, n. 445 ed in particolare ai sensi degli articoli 46 e 47 del medesimo, e degli articoli 30 e 31 della l.r. 19/2007, sotto la propria esclusiva responsabilità e consapevole delle sanzioni previste dalla legislazione penale e dalle leggi speciali in materia di falsità degli atti:</w:t>
+        <w:t xml:space="preserve"> 28 dicembre 2000, n. 445 ed in particolare ai sensi degli articoli 46 e 47 del medesimo, e degli articoli 30 e 31 della </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>l.r</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>. 19/2007, sotto la propria esclusiva responsabilità e consapevole delle sanzioni previste dalla legislazione penale e dalle leggi speciali in materia di falsità degli atti:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="039EB687" w14:textId="77777777" w:rsidR="0022420E" w:rsidRDefault="0022420E" w:rsidP="0022420E">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="598"/>
           <w:tab w:val="center" w:pos="4771"/>
         </w:tabs>
         <w:ind w:right="96"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:tab/>
         <w:t>DICHIARA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ACD0A1E" w14:textId="36412F0D" w:rsidR="0022420E" w:rsidRDefault="0022420E" w:rsidP="0022420E">
+    <w:p w14:paraId="7ACD0A1E" w14:textId="57E04A07" w:rsidR="0022420E" w:rsidRDefault="0022420E" w:rsidP="0022420E">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="598"/>
           <w:tab w:val="center" w:pos="4771"/>
         </w:tabs>
         <w:ind w:right="96"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>relativamente agli insegnanti dei corsi 202</w:t>
       </w:r>
-      <w:r w:rsidR="00B63C14">
+      <w:r w:rsidR="00F21A3E">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
-      <w:r w:rsidR="00B63C14">
+      <w:r w:rsidR="00F21A3E">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> quanto segue:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="270A2021" w14:textId="77777777" w:rsidR="0022420E" w:rsidRDefault="0022420E" w:rsidP="0022420E">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="598"/>
           <w:tab w:val="center" w:pos="4771"/>
         </w:tabs>
         <w:ind w:right="96"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A7F55F3" w14:textId="77777777" w:rsidR="00AB6448" w:rsidRDefault="00AB6448" w:rsidP="0022420E">
@@ -16868,51 +17096,132 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D121E2E" w14:textId="77777777" w:rsidR="0022420E" w:rsidRDefault="0022420E" w:rsidP="0022420E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F4167AF" w14:textId="77777777" w:rsidR="0022420E" w:rsidRDefault="0022420E" w:rsidP="00AB6448">
       <w:pPr>
         <w:ind w:left="7090" w:firstLine="709"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B339D5C" w14:textId="77777777" w:rsidR="000E25FA" w:rsidRDefault="000E25FA" w:rsidP="00AB6448">
+    <w:p w14:paraId="3B339D5C" w14:textId="5B46125F" w:rsidR="000E25FA" w:rsidRDefault="000E25FA" w:rsidP="00AB6448">
+      <w:pPr>
+        <w:ind w:left="7090" w:firstLine="709"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A3BAEE3" w14:textId="4EB11547" w:rsidR="00F0359D" w:rsidRDefault="00F0359D" w:rsidP="00AB6448">
+      <w:pPr>
+        <w:ind w:left="7090" w:firstLine="709"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A8A2453" w14:textId="20A074B2" w:rsidR="00F0359D" w:rsidRDefault="00F0359D" w:rsidP="00AB6448">
+      <w:pPr>
+        <w:ind w:left="7090" w:firstLine="709"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46A9A3E9" w14:textId="7501F3EA" w:rsidR="00F0359D" w:rsidRDefault="00F0359D" w:rsidP="00AB6448">
+      <w:pPr>
+        <w:ind w:left="7090" w:firstLine="709"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66F742C7" w14:textId="36C9C65A" w:rsidR="00F0359D" w:rsidRDefault="00F0359D" w:rsidP="00AB6448">
+      <w:pPr>
+        <w:ind w:left="7090" w:firstLine="709"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75CB4069" w14:textId="1172F48F" w:rsidR="00F0359D" w:rsidRDefault="00F0359D" w:rsidP="00AB6448">
+      <w:pPr>
+        <w:ind w:left="7090" w:firstLine="709"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="021CC188" w14:textId="24393EFF" w:rsidR="00F0359D" w:rsidRDefault="00F0359D" w:rsidP="00AB6448">
+      <w:pPr>
+        <w:ind w:left="7090" w:firstLine="709"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43328625" w14:textId="04510B31" w:rsidR="00F0359D" w:rsidRDefault="00F0359D" w:rsidP="00AB6448">
+      <w:pPr>
+        <w:ind w:left="7090" w:firstLine="709"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="342710CC" w14:textId="59BC2C36" w:rsidR="00F0359D" w:rsidRDefault="00F0359D" w:rsidP="00AB6448">
+      <w:pPr>
+        <w:ind w:left="7090" w:firstLine="709"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22F9061C" w14:textId="77777777" w:rsidR="00F0359D" w:rsidRDefault="00F0359D" w:rsidP="00AB6448">
       <w:pPr>
         <w:ind w:left="7090" w:firstLine="709"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9889" w:type="dxa"/>
         <w:tblInd w:w="-38" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3295"/>
         <w:gridCol w:w="3297"/>
         <w:gridCol w:w="3297"/>
       </w:tblGrid>
       <w:tr w:rsidR="000E25FA" w:rsidRPr="00383CE5" w14:paraId="50F69CA2" w14:textId="77777777" w:rsidTr="001A781B">
@@ -17175,119 +17484,126 @@
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="5ED5CBCC" w14:textId="77777777" w:rsidR="00853961" w:rsidRDefault="00853961">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2D04C46B" w14:textId="77777777" w:rsidR="00853961" w:rsidRDefault="00853961">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:font w:name="Symbol">
-[...1 lines deleted...]
-    <w:charset w:val="02"/>
+  <w:font w:name="Palatino Linotype">
+    <w:panose1 w:val="02040502050505030304"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Webdings">
+    <w:panose1 w:val="05030102010509060703"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1181856407"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="53F54035" w14:textId="77777777" w:rsidR="00853961" w:rsidRDefault="00853961">
         <w:pPr>
@@ -17328,459 +17644,538 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="376D3AB1" w14:textId="77777777" w:rsidR="00853961" w:rsidRDefault="00853961">
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4065530B" w14:textId="77777777" w:rsidR="00853961" w:rsidRDefault="00853961">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Grigliatabella"/>
-      <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpY="1"/>
+      <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpX="-176" w:tblpY="1"/>
       <w:tblOverlap w:val="never"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="3453"/>
+      <w:gridCol w:w="3261"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00853961" w14:paraId="7B22265A" w14:textId="77777777" w:rsidTr="002648FC">
+    <w:tr w:rsidR="00853961" w14:paraId="7B22265A" w14:textId="77777777" w:rsidTr="003210A9">
       <w:trPr>
         <w:trHeight w:val="1479"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3453" w:type="dxa"/>
+          <w:tcW w:w="3261" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="0B262242" w14:textId="77777777" w:rsidR="00853961" w:rsidRDefault="00853961" w:rsidP="002648FC">
+        <w:p w14:paraId="0B262242" w14:textId="77777777" w:rsidR="00853961" w:rsidRDefault="00853961" w:rsidP="003210A9">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4819"/>
               <w:tab w:val="right" w:pos="9638"/>
             </w:tabs>
             <w:suppressAutoHyphens w:val="0"/>
             <w:autoSpaceDN/>
             <w:textAlignment w:val="auto"/>
             <w:rPr>
               <w:noProof/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Spazio riservato al protocollo</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="50FD0130" w14:textId="77777777" w:rsidR="00853961" w:rsidRDefault="00853961" w:rsidP="002648FC">
+        <w:p w14:paraId="50FD0130" w14:textId="77777777" w:rsidR="00853961" w:rsidRDefault="00853961" w:rsidP="003210A9">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4819"/>
               <w:tab w:val="right" w:pos="9638"/>
             </w:tabs>
             <w:suppressAutoHyphens w:val="0"/>
             <w:autoSpaceDN/>
             <w:textAlignment w:val="auto"/>
             <w:rPr>
               <w:noProof/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="152365A8" w14:textId="77777777" w:rsidR="00853961" w:rsidRDefault="00853961" w:rsidP="002648FC">
+        <w:p w14:paraId="152365A8" w14:textId="77777777" w:rsidR="00853961" w:rsidRDefault="00853961" w:rsidP="003210A9">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4819"/>
               <w:tab w:val="right" w:pos="9638"/>
             </w:tabs>
             <w:suppressAutoHyphens w:val="0"/>
             <w:autoSpaceDN/>
             <w:textAlignment w:val="auto"/>
             <w:rPr>
               <w:noProof/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="09FFA1FF" w14:textId="77777777" w:rsidR="00853961" w:rsidRDefault="00853961" w:rsidP="002648FC">
+        <w:p w14:paraId="09FFA1FF" w14:textId="77777777" w:rsidR="00853961" w:rsidRDefault="00853961" w:rsidP="003210A9">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4819"/>
               <w:tab w:val="right" w:pos="9638"/>
             </w:tabs>
             <w:suppressAutoHyphens w:val="0"/>
             <w:autoSpaceDN/>
             <w:textAlignment w:val="auto"/>
             <w:rPr>
               <w:noProof/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="2EF65D73" w14:textId="77777777" w:rsidR="00853961" w:rsidRDefault="00853961" w:rsidP="002648FC">
+        <w:p w14:paraId="2EF65D73" w14:textId="77777777" w:rsidR="00853961" w:rsidRDefault="00853961" w:rsidP="003210A9">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4819"/>
               <w:tab w:val="right" w:pos="9638"/>
             </w:tabs>
             <w:suppressAutoHyphens w:val="0"/>
             <w:autoSpaceDN/>
             <w:textAlignment w:val="auto"/>
             <w:rPr>
               <w:noProof/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="3C6BC5E4" w14:textId="77777777" w:rsidR="00853961" w:rsidRDefault="00853961" w:rsidP="002648FC">
+        <w:p w14:paraId="45D4868B" w14:textId="77777777" w:rsidR="00853961" w:rsidRDefault="00853961" w:rsidP="003210A9">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4819"/>
               <w:tab w:val="right" w:pos="9638"/>
             </w:tabs>
             <w:suppressAutoHyphens w:val="0"/>
             <w:autoSpaceDN/>
             <w:textAlignment w:val="auto"/>
             <w:rPr>
               <w:noProof/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="0D938FC0" w14:textId="77777777" w:rsidR="00853961" w:rsidRDefault="00853961" w:rsidP="002648FC">
+        <w:p w14:paraId="2A096B85" w14:textId="77777777" w:rsidR="003210A9" w:rsidRDefault="003210A9" w:rsidP="003210A9">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4819"/>
               <w:tab w:val="right" w:pos="9638"/>
             </w:tabs>
             <w:suppressAutoHyphens w:val="0"/>
             <w:autoSpaceDN/>
             <w:textAlignment w:val="auto"/>
             <w:rPr>
               <w:noProof/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="70FE7D02" w14:textId="77777777" w:rsidR="00853961" w:rsidRDefault="00853961" w:rsidP="002648FC">
+        <w:p w14:paraId="1CE488A8" w14:textId="77777777" w:rsidR="003210A9" w:rsidRDefault="003210A9" w:rsidP="003210A9">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4819"/>
               <w:tab w:val="right" w:pos="9638"/>
             </w:tabs>
             <w:suppressAutoHyphens w:val="0"/>
             <w:autoSpaceDN/>
             <w:textAlignment w:val="auto"/>
             <w:rPr>
               <w:noProof/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="6E0EA1C5" w14:textId="77777777" w:rsidR="00853961" w:rsidRDefault="00853961" w:rsidP="002648FC">
-[...29 lines deleted...]
-        <w:p w14:paraId="1E4C95F9" w14:textId="77777777" w:rsidR="00853961" w:rsidRDefault="00853961" w:rsidP="002648FC">
+        <w:p w14:paraId="1E4C95F9" w14:textId="466E9F5D" w:rsidR="003210A9" w:rsidRDefault="003210A9" w:rsidP="003210A9">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4819"/>
               <w:tab w:val="right" w:pos="9638"/>
             </w:tabs>
             <w:suppressAutoHyphens w:val="0"/>
             <w:autoSpaceDN/>
             <w:textAlignment w:val="auto"/>
             <w:rPr>
               <w:noProof/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="68265409" w14:textId="77777777" w:rsidR="00853961" w:rsidRDefault="00853961" w:rsidP="004F7828">
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="5387"/>
       </w:tabs>
       <w:ind w:left="3828"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2172DB87" w14:textId="77777777" w:rsidR="00853961" w:rsidRPr="007301ED" w:rsidRDefault="00853961" w:rsidP="00481693">
+  <w:p w14:paraId="2172DB87" w14:textId="4007185C" w:rsidR="00853961" w:rsidRPr="007301ED" w:rsidRDefault="003210A9" w:rsidP="00481693">
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="5387"/>
       </w:tabs>
       <w:ind w:left="3828"/>
     </w:pPr>
-    <w:r>
-[...15 lines deleted...]
-    </w:pPr>
     <w:r w:rsidRPr="004241D8">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="734E7E96" wp14:editId="255B420C">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="734E7E96" wp14:editId="2EB5E852">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>2416810</wp:posOffset>
+            <wp:posOffset>2137410</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>215265</wp:posOffset>
+            <wp:posOffset>91440</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="731520" cy="835025"/>
-          <wp:effectExtent l="0" t="0" r="0" b="3175"/>
+          <wp:extent cx="937260" cy="1069975"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="3" name="Immagine 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="731520" cy="835025"/>
+                    <a:ext cx="937260" cy="1069975"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
+    <w:r w:rsidR="00853961">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00853961" w:rsidRPr="007301ED">
+      <w:t>Regione autonoma Valle d’Aosta</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="4E5C7FFE" w14:textId="47A92BEE" w:rsidR="00853961" w:rsidRPr="007301ED" w:rsidRDefault="00853961" w:rsidP="00481693">
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="5040"/>
+        <w:tab w:val="left" w:pos="5387"/>
+      </w:tabs>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="5387"/>
+    </w:pPr>
     <w:r w:rsidRPr="007301ED">
       <w:t xml:space="preserve">Assessorato </w:t>
     </w:r>
-    <w:r>
-      <w:t>Beni e attività culturali, Sistema educativo e Politiche per le relazioni intergenerazionali</w:t>
+    <w:r w:rsidR="003210A9">
+      <w:t>Istruzione, Cultura e Politiche identitarie</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4DA704B8" w14:textId="77777777" w:rsidR="00853961" w:rsidRPr="007301ED" w:rsidRDefault="00853961" w:rsidP="00481693">
+  <w:p w14:paraId="4DA704B8" w14:textId="35AB1841" w:rsidR="00853961" w:rsidRPr="007301ED" w:rsidRDefault="00853961" w:rsidP="00481693">
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="5040"/>
         <w:tab w:val="left" w:pos="5387"/>
       </w:tabs>
       <w:spacing w:after="120"/>
       <w:ind w:left="5387"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007301ED">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t xml:space="preserve">Struttura </w:t>
     </w:r>
+    <w:r w:rsidR="003210A9">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>A</w:t>
+    </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:t>attività culturali</w:t>
+      <w:t>ttività culturali</w:t>
+    </w:r>
+    <w:r w:rsidR="003210A9">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>, espositive e politiche identitarie</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1B6CF1B2" w14:textId="55694268" w:rsidR="00853961" w:rsidRPr="007301ED" w:rsidRDefault="00E05A4F" w:rsidP="00481693">
+  <w:p w14:paraId="1B6CF1B2" w14:textId="26E7FC8B" w:rsidR="00853961" w:rsidRPr="007301ED" w:rsidRDefault="00E05A4F" w:rsidP="00481693">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="5387"/>
       </w:tabs>
       <w:ind w:left="5387" w:right="-143"/>
     </w:pPr>
     <w:r>
-      <w:t>Piazza Roncas</w:t>
+      <w:t xml:space="preserve">Piazza </w:t>
     </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:t>Roncas</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidR="00853961" w:rsidRPr="007301ED">
       <w:t xml:space="preserve">, n. </w:t>
     </w:r>
-    <w:r w:rsidR="00721B99">
-      <w:t>3</w:t>
+    <w:r w:rsidR="003210A9">
+      <w:t>1</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3D80EDE4" w14:textId="77777777" w:rsidR="00853961" w:rsidRPr="007301ED" w:rsidRDefault="00853961" w:rsidP="00481693">
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="5040"/>
         <w:tab w:val="left" w:pos="5387"/>
       </w:tabs>
       <w:ind w:left="5387"/>
     </w:pPr>
     <w:r w:rsidRPr="007301ED">
       <w:t xml:space="preserve">11100 AOSTA </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="16330E76" w14:textId="77777777" w:rsidR="00853961" w:rsidRDefault="00125408" w:rsidP="00481693">
+  <w:p w14:paraId="0EC7CEC8" w14:textId="065B4EA8" w:rsidR="00853961" w:rsidRPr="003210A9" w:rsidRDefault="00D87C11" w:rsidP="003210A9">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="5387"/>
       </w:tabs>
       <w:spacing w:after="120"/>
       <w:ind w:left="5387" w:right="-285"/>
     </w:pPr>
     <w:hyperlink r:id="rId2" w:history="1">
       <w:r w:rsidR="00853961" w:rsidRPr="00B023FD">
         <w:rPr>
           <w:rStyle w:val="Collegamentoipertestuale"/>
         </w:rPr>
         <w:t>cultura@pec.regione.vda.it</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidR="00853961" w:rsidRPr="007301ED">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="089D1F56" w14:textId="77777777" w:rsidR="00853961" w:rsidRPr="008C33D5" w:rsidRDefault="00853961" w:rsidP="00E05A4F">
-[...23 lines deleted...]
-  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="03D94A6E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="38D0FDEC"/>
+    <w:lvl w:ilvl="0" w:tplc="00000002">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="644" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype" w:hint="default"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1364" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2084" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2804" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3524" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4244" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4964" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5684" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6404" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14360EAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="114E24D0"/>
     <w:lvl w:ilvl="0" w:tplc="BEA8A658">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="340" w:hanging="340"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -17849,51 +18244,51 @@
     <w:lvl w:ilvl="7" w:tplc="04100019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0410001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1BFF3EBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="77E2A7E4"/>
     <w:lvl w:ilvl="0" w:tplc="BEA8A658">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="340" w:hanging="340"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -17962,51 +18357,51 @@
     <w:lvl w:ilvl="7" w:tplc="04100019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0410001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1ED7643C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5FEC34EA"/>
     <w:lvl w:ilvl="0" w:tplc="04100001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0410001B">
@@ -18051,51 +18446,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="256833FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F2704160"/>
     <w:lvl w:ilvl="0" w:tplc="F202BD28">
       <w:start w:val="16"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="340" w:hanging="340"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -18164,51 +18559,51 @@
     <w:lvl w:ilvl="7" w:tplc="04100019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0410001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29206088"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2D440558"/>
     <w:lvl w:ilvl="0" w:tplc="0E1CCD24">
       <w:start w:val="31"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="340" w:hanging="340"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -18277,51 +18672,51 @@
     <w:lvl w:ilvl="7" w:tplc="04100019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0410001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36052C2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3662DBDE"/>
     <w:lvl w:ilvl="0" w:tplc="5B30D8C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Webdings" w:hAnsi="Webdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18390,51 +18785,51 @@
     <w:lvl w:ilvl="7" w:tplc="04100003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3BB9637A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="01E06716"/>
     <w:lvl w:ilvl="0" w:tplc="5394E406">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18503,51 +18898,51 @@
     <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DD55A70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="16F28940"/>
     <w:lvl w:ilvl="0" w:tplc="F6C6BE72">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:caps w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="3F7CE9E8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -18596,51 +18991,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40BE7607"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5B44CF28"/>
     <w:lvl w:ilvl="0" w:tplc="F35829DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
@@ -18685,51 +19080,166 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45837C35"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A1B67438"/>
+    <w:lvl w:ilvl="0" w:tplc="00000002">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="644" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype" w:hint="default"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1364" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2084" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2804" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3524" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4244" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4964" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5684" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6404" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="492B45EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A850B7C2"/>
     <w:lvl w:ilvl="0" w:tplc="04100015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18798,51 +19308,166 @@
     <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4BF072D6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AFB8A0F6"/>
+    <w:lvl w:ilvl="0" w:tplc="00000002">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype" w:hint="default"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D05735A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D2BCF5F6"/>
     <w:lvl w:ilvl="0" w:tplc="E67CB8B0">
       <w:start w:val="46"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="340" w:hanging="340"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -18911,51 +19536,51 @@
     <w:lvl w:ilvl="7" w:tplc="04100019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0410001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50FB77B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="25C081F2"/>
     <w:lvl w:ilvl="0" w:tplc="87B6C9F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="340" w:hanging="340"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -19024,51 +19649,51 @@
     <w:lvl w:ilvl="7" w:tplc="04100019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0410001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D34534E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9F54DA48"/>
     <w:lvl w:ilvl="0" w:tplc="04100011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
@@ -19113,51 +19738,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E0E0EF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BA48D2CC"/>
     <w:lvl w:ilvl="0" w:tplc="5CB2ADE2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -19254,51 +19879,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62F81914"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A0B02A4A"/>
     <w:lvl w:ilvl="0" w:tplc="04100001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19367,51 +19992,163 @@
     <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6764" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68374C98"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4372C66A"/>
+    <w:lvl w:ilvl="0" w:tplc="C106A0B0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E144776"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A6DCF880"/>
     <w:lvl w:ilvl="0" w:tplc="836AF188">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1066" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19480,545 +20217,675 @@
     <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6106" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6826" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7943616D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="375646AC"/>
+    <w:lvl w:ilvl="0" w:tplc="004803BA">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="6">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="31"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="16"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="13"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="46"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="12">
+    <w:abstractNumId w:val="2"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="13">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="13">
-[...28 lines deleted...]
-  </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="15">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="20">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="21">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="17">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="13"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="40961"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009D0544"/>
     <w:rsid w:val="000008B9"/>
     <w:rsid w:val="00007357"/>
     <w:rsid w:val="00012C68"/>
     <w:rsid w:val="00027D8B"/>
     <w:rsid w:val="00051031"/>
     <w:rsid w:val="0007328D"/>
     <w:rsid w:val="000756F0"/>
     <w:rsid w:val="00077B51"/>
     <w:rsid w:val="00081FE5"/>
     <w:rsid w:val="00084329"/>
     <w:rsid w:val="00094F59"/>
     <w:rsid w:val="000C4E94"/>
     <w:rsid w:val="000C6C01"/>
     <w:rsid w:val="000D3762"/>
     <w:rsid w:val="000E25FA"/>
     <w:rsid w:val="000E2DEC"/>
     <w:rsid w:val="000E464D"/>
     <w:rsid w:val="0010324C"/>
+    <w:rsid w:val="00123E05"/>
     <w:rsid w:val="00124E6C"/>
     <w:rsid w:val="00124F8C"/>
     <w:rsid w:val="00125408"/>
     <w:rsid w:val="0014134C"/>
     <w:rsid w:val="00143942"/>
     <w:rsid w:val="00143952"/>
     <w:rsid w:val="00155CFF"/>
     <w:rsid w:val="001636D8"/>
     <w:rsid w:val="00163D08"/>
+    <w:rsid w:val="0017789E"/>
     <w:rsid w:val="00182C73"/>
     <w:rsid w:val="00193FFD"/>
     <w:rsid w:val="0019517D"/>
     <w:rsid w:val="001A3C03"/>
     <w:rsid w:val="001A46D6"/>
     <w:rsid w:val="001A548F"/>
+    <w:rsid w:val="001A6BB8"/>
     <w:rsid w:val="001B0076"/>
     <w:rsid w:val="001C459A"/>
     <w:rsid w:val="001C45C5"/>
     <w:rsid w:val="001E0208"/>
     <w:rsid w:val="001E44E1"/>
     <w:rsid w:val="001E6F9F"/>
     <w:rsid w:val="001E7462"/>
     <w:rsid w:val="001F02F0"/>
     <w:rsid w:val="0022420E"/>
     <w:rsid w:val="00227A6A"/>
     <w:rsid w:val="00230A84"/>
     <w:rsid w:val="00242FCC"/>
     <w:rsid w:val="00251666"/>
     <w:rsid w:val="002647BB"/>
     <w:rsid w:val="002648FC"/>
     <w:rsid w:val="00287F8B"/>
     <w:rsid w:val="0029237A"/>
     <w:rsid w:val="00293DB9"/>
     <w:rsid w:val="0029571E"/>
     <w:rsid w:val="002B5162"/>
     <w:rsid w:val="002C7CED"/>
     <w:rsid w:val="002C7D01"/>
     <w:rsid w:val="002D48F4"/>
     <w:rsid w:val="002F3DC5"/>
+    <w:rsid w:val="003210A9"/>
+    <w:rsid w:val="00323967"/>
+    <w:rsid w:val="0032407F"/>
     <w:rsid w:val="00326398"/>
     <w:rsid w:val="003301A7"/>
     <w:rsid w:val="00346B0D"/>
     <w:rsid w:val="003852BC"/>
     <w:rsid w:val="00392C1A"/>
     <w:rsid w:val="00392D8A"/>
     <w:rsid w:val="003937C7"/>
     <w:rsid w:val="003967E3"/>
     <w:rsid w:val="003B5AB2"/>
     <w:rsid w:val="003B5AC0"/>
     <w:rsid w:val="003C324A"/>
     <w:rsid w:val="003C7C6B"/>
     <w:rsid w:val="003E34A2"/>
     <w:rsid w:val="003F0F50"/>
     <w:rsid w:val="004278AF"/>
     <w:rsid w:val="004360CA"/>
     <w:rsid w:val="00440EDF"/>
     <w:rsid w:val="00445456"/>
     <w:rsid w:val="00452152"/>
+    <w:rsid w:val="00455D0C"/>
     <w:rsid w:val="00481693"/>
+    <w:rsid w:val="0048533F"/>
+    <w:rsid w:val="004B5054"/>
     <w:rsid w:val="004F5F5F"/>
     <w:rsid w:val="004F7828"/>
     <w:rsid w:val="005051C4"/>
     <w:rsid w:val="005110BA"/>
     <w:rsid w:val="0051156B"/>
     <w:rsid w:val="00514DA9"/>
     <w:rsid w:val="00527044"/>
     <w:rsid w:val="00534A0D"/>
+    <w:rsid w:val="00540095"/>
     <w:rsid w:val="00540F63"/>
     <w:rsid w:val="005424FF"/>
     <w:rsid w:val="00552470"/>
     <w:rsid w:val="005627A1"/>
     <w:rsid w:val="0059535E"/>
     <w:rsid w:val="0059648A"/>
+    <w:rsid w:val="005B24DA"/>
     <w:rsid w:val="005B6BB2"/>
+    <w:rsid w:val="005C77F5"/>
     <w:rsid w:val="005F4FC3"/>
     <w:rsid w:val="0061056F"/>
     <w:rsid w:val="00633836"/>
     <w:rsid w:val="006353EF"/>
     <w:rsid w:val="0063580E"/>
     <w:rsid w:val="00647C04"/>
     <w:rsid w:val="006633E4"/>
     <w:rsid w:val="00666BA5"/>
     <w:rsid w:val="006676CD"/>
     <w:rsid w:val="006813B3"/>
     <w:rsid w:val="00682C64"/>
     <w:rsid w:val="006A65B7"/>
     <w:rsid w:val="006C3BA9"/>
     <w:rsid w:val="006D1F46"/>
     <w:rsid w:val="006D411F"/>
     <w:rsid w:val="007067E1"/>
     <w:rsid w:val="00721B99"/>
     <w:rsid w:val="00722438"/>
     <w:rsid w:val="007301ED"/>
     <w:rsid w:val="00742BE5"/>
     <w:rsid w:val="00742E40"/>
     <w:rsid w:val="00757E53"/>
     <w:rsid w:val="00766BD2"/>
     <w:rsid w:val="00772C60"/>
     <w:rsid w:val="007763AD"/>
     <w:rsid w:val="00786AB1"/>
     <w:rsid w:val="007967C2"/>
     <w:rsid w:val="007B6624"/>
     <w:rsid w:val="007C1D3F"/>
     <w:rsid w:val="007D35B8"/>
     <w:rsid w:val="007D5106"/>
     <w:rsid w:val="007D671C"/>
+    <w:rsid w:val="007E28B8"/>
     <w:rsid w:val="007E3541"/>
     <w:rsid w:val="007E6E6E"/>
     <w:rsid w:val="00803FCD"/>
     <w:rsid w:val="00836182"/>
     <w:rsid w:val="00852ACD"/>
     <w:rsid w:val="00853961"/>
+    <w:rsid w:val="00855285"/>
     <w:rsid w:val="00855842"/>
     <w:rsid w:val="00870512"/>
     <w:rsid w:val="008779F7"/>
     <w:rsid w:val="00880D84"/>
     <w:rsid w:val="008955B4"/>
     <w:rsid w:val="008B63F0"/>
     <w:rsid w:val="008C33D5"/>
     <w:rsid w:val="008C508F"/>
     <w:rsid w:val="008C69C6"/>
     <w:rsid w:val="008F58C9"/>
     <w:rsid w:val="009000B9"/>
     <w:rsid w:val="0090430C"/>
     <w:rsid w:val="00910D5D"/>
     <w:rsid w:val="0091151B"/>
     <w:rsid w:val="009141A2"/>
     <w:rsid w:val="00915A86"/>
     <w:rsid w:val="00920F22"/>
     <w:rsid w:val="009241EF"/>
     <w:rsid w:val="00932D80"/>
     <w:rsid w:val="00942D14"/>
     <w:rsid w:val="009437F7"/>
     <w:rsid w:val="00950AB5"/>
     <w:rsid w:val="00955EC9"/>
+    <w:rsid w:val="0098598F"/>
     <w:rsid w:val="00993185"/>
     <w:rsid w:val="00994069"/>
     <w:rsid w:val="009A7071"/>
     <w:rsid w:val="009D0544"/>
     <w:rsid w:val="009D485A"/>
+    <w:rsid w:val="009F6499"/>
     <w:rsid w:val="00A322B1"/>
     <w:rsid w:val="00A34CA9"/>
     <w:rsid w:val="00A47D66"/>
     <w:rsid w:val="00A536E8"/>
     <w:rsid w:val="00A53E77"/>
     <w:rsid w:val="00A61630"/>
     <w:rsid w:val="00A72E2C"/>
     <w:rsid w:val="00A904E0"/>
     <w:rsid w:val="00AB6448"/>
     <w:rsid w:val="00AB6AC3"/>
     <w:rsid w:val="00AE1028"/>
     <w:rsid w:val="00AE5C2C"/>
     <w:rsid w:val="00AF2B03"/>
     <w:rsid w:val="00B047F0"/>
     <w:rsid w:val="00B06B4D"/>
     <w:rsid w:val="00B1000F"/>
     <w:rsid w:val="00B27610"/>
     <w:rsid w:val="00B45FB4"/>
     <w:rsid w:val="00B63C14"/>
     <w:rsid w:val="00B80462"/>
     <w:rsid w:val="00B864D7"/>
     <w:rsid w:val="00B978FD"/>
     <w:rsid w:val="00BC63E3"/>
     <w:rsid w:val="00BC7A59"/>
     <w:rsid w:val="00BD5064"/>
     <w:rsid w:val="00BE743F"/>
     <w:rsid w:val="00BF5991"/>
     <w:rsid w:val="00C02551"/>
     <w:rsid w:val="00C04C7D"/>
+    <w:rsid w:val="00C17471"/>
     <w:rsid w:val="00C229AF"/>
     <w:rsid w:val="00C33A87"/>
     <w:rsid w:val="00C52AE3"/>
+    <w:rsid w:val="00C550F4"/>
     <w:rsid w:val="00C6248D"/>
     <w:rsid w:val="00C65830"/>
     <w:rsid w:val="00C76D37"/>
     <w:rsid w:val="00CC3262"/>
     <w:rsid w:val="00CC39D2"/>
     <w:rsid w:val="00CC5208"/>
     <w:rsid w:val="00CD39CE"/>
     <w:rsid w:val="00D0281E"/>
     <w:rsid w:val="00D05C93"/>
+    <w:rsid w:val="00D120B3"/>
     <w:rsid w:val="00D138A4"/>
     <w:rsid w:val="00D144FC"/>
     <w:rsid w:val="00D15D61"/>
+    <w:rsid w:val="00D22448"/>
     <w:rsid w:val="00D23F20"/>
     <w:rsid w:val="00D33629"/>
+    <w:rsid w:val="00D41694"/>
     <w:rsid w:val="00D452F2"/>
     <w:rsid w:val="00D51A19"/>
+    <w:rsid w:val="00D87C11"/>
     <w:rsid w:val="00DA0B86"/>
     <w:rsid w:val="00DC0920"/>
     <w:rsid w:val="00DD4390"/>
     <w:rsid w:val="00DF070A"/>
     <w:rsid w:val="00E002C6"/>
     <w:rsid w:val="00E05A4F"/>
     <w:rsid w:val="00E314B0"/>
     <w:rsid w:val="00E33EAD"/>
     <w:rsid w:val="00E40068"/>
     <w:rsid w:val="00E41312"/>
     <w:rsid w:val="00E615AE"/>
     <w:rsid w:val="00E64D23"/>
     <w:rsid w:val="00E83093"/>
     <w:rsid w:val="00E84FE9"/>
     <w:rsid w:val="00EA4421"/>
     <w:rsid w:val="00EA4E79"/>
     <w:rsid w:val="00EB036E"/>
     <w:rsid w:val="00EF013D"/>
+    <w:rsid w:val="00F0359D"/>
     <w:rsid w:val="00F0482C"/>
     <w:rsid w:val="00F15B4A"/>
+    <w:rsid w:val="00F21A3E"/>
     <w:rsid w:val="00F45286"/>
     <w:rsid w:val="00F50914"/>
     <w:rsid w:val="00F66CA3"/>
     <w:rsid w:val="00F85BAF"/>
     <w:rsid w:val="00FA045C"/>
     <w:rsid w:val="00FB7B87"/>
     <w:rsid w:val="00FF49BF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="40961"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0902148A"/>
   <w15:docId w15:val="{F45185CF-A1FB-4E57-8130-41262FC25640}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="it-IT" w:eastAsia="it-IT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
@@ -21160,75 +22027,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3FA50A7E-2370-4F4C-A2D9-2A0AF5277F23}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>3150</Words>
-  <Characters>17957</Characters>
+  <Words>3269</Words>
+  <Characters>18635</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>149</Lines>
-  <Paragraphs>42</Paragraphs>
+  <Lines>155</Lines>
+  <Paragraphs>43</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ALL</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>HP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21065</CharactersWithSpaces>
+  <CharactersWithSpaces>21861</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ALL</dc:title>
   <dc:creator>regione lombardia</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="PublishingExpirationDate">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="PublishingStartDate">
     <vt:lpwstr/>